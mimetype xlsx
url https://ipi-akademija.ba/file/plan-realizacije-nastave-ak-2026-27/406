--- v0 (2026-10-15)
+++ v1 (2026-11-04)
@@ -2,54 +2,54 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Korisnik\Desktop\Zimski semestar ak 2026 27\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Korisnik\Desktop\Senat\Senat 2026\21 - 30.09.2026. godine\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{253BA26F-3B1A-437D-A0DD-C005F58D3157}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1B8BACBE-74C6-47BD-8409-CCFA339C031C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="new" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -852,138 +852,138 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...49 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1233,143 +1233,143 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P121"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+      <selection activeCell="A3" sqref="A3:A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="33.5546875" style="5" customWidth="1"/>
     <col min="3" max="3" width="12.44140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.109375" style="1"/>
     <col min="6" max="6" width="7.88671875" style="1" customWidth="1"/>
     <col min="7" max="8" width="7.109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="1"/>
     <col min="10" max="10" width="7.44140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.33203125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="59" t="s">
         <v>149</v>
       </c>
-      <c r="B1" s="53"/>
-[...8 lines deleted...]
-      <c r="K1" s="53"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
     </row>
     <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="54" t="s">
-[...11 lines deleted...]
-      <c r="K2" s="54"/>
+      <c r="A2" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="46" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="45" t="s">
+      <c r="B3" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="45" t="s">
+      <c r="E3" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="45" t="s">
-[...3 lines deleted...]
-      <c r="H3" s="45" t="s">
+      <c r="F3" s="47" t="s">
+        <v>6</v>
+      </c>
+      <c r="G3" s="47"/>
+      <c r="H3" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="45" t="s">
+      <c r="I3" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="J3" s="45" t="s">
-[...2 lines deleted...]
-      <c r="K3" s="45"/>
+      <c r="J3" s="47" t="s">
+        <v>6</v>
+      </c>
+      <c r="K3" s="47"/>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A4" s="46"/>
-[...3 lines deleted...]
-      <c r="E4" s="45"/>
+      <c r="A4" s="57"/>
+      <c r="B4" s="57"/>
+      <c r="C4" s="57"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
       <c r="F4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="45"/>
-      <c r="I4" s="45"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
       <c r="J4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="6">
         <v>2</v>
       </c>
       <c r="F5" s="6">
         <v>3</v>
@@ -1404,564 +1404,564 @@
         <v>12</v>
       </c>
       <c r="E6" s="7">
         <v>2</v>
       </c>
       <c r="F6" s="7">
         <v>3</v>
       </c>
       <c r="G6" s="10">
         <v>0</v>
       </c>
       <c r="H6" s="10">
         <v>6</v>
       </c>
       <c r="I6" s="7">
         <v>2</v>
       </c>
       <c r="J6" s="7">
         <v>3</v>
       </c>
       <c r="K6" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A7" s="45" t="s">
+      <c r="A7" s="47" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D7" s="45" t="s">
+      <c r="D7" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="45">
-[...8 lines deleted...]
-      <c r="H7" s="39">
+      <c r="E7" s="47">
+        <v>2</v>
+      </c>
+      <c r="F7" s="47">
+        <v>3</v>
+      </c>
+      <c r="G7" s="41">
+        <v>0</v>
+      </c>
+      <c r="H7" s="41">
         <v>6</v>
       </c>
       <c r="I7" s="7">
         <v>2</v>
       </c>
       <c r="J7" s="7">
         <v>3</v>
       </c>
       <c r="K7" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A8" s="45"/>
+      <c r="A8" s="47"/>
       <c r="B8" s="7" t="s">
         <v>128</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D8" s="45"/>
-[...3 lines deleted...]
-      <c r="H8" s="39"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="41"/>
+      <c r="H8" s="41"/>
       <c r="I8" s="7">
         <v>0</v>
       </c>
       <c r="J8" s="7">
         <v>6</v>
       </c>
       <c r="K8" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>125</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D9" s="41" t="s">
+      <c r="D9" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="E9" s="41">
-[...2 lines deleted...]
-      <c r="F9" s="41">
+      <c r="E9" s="43">
+        <v>2</v>
+      </c>
+      <c r="F9" s="43">
         <v>1</v>
       </c>
-      <c r="G9" s="41">
-[...2 lines deleted...]
-      <c r="H9" s="41">
+      <c r="G9" s="43">
+        <v>2</v>
+      </c>
+      <c r="H9" s="43">
         <v>6</v>
       </c>
       <c r="I9" s="7">
         <v>2</v>
       </c>
       <c r="J9" s="7">
         <v>2</v>
       </c>
       <c r="K9" s="10">
         <v>4</v>
       </c>
       <c r="L9" s="2"/>
     </row>
     <row r="10" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="49"/>
+      <c r="A10" s="40"/>
       <c r="B10" s="7" t="s">
         <v>129</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D10" s="49"/>
-[...3 lines deleted...]
-      <c r="H10" s="49"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="40"/>
       <c r="I10" s="7">
         <v>0</v>
       </c>
       <c r="J10" s="7">
         <v>0</v>
       </c>
       <c r="K10" s="10">
         <v>4</v>
       </c>
       <c r="L10" s="2"/>
     </row>
     <row r="11" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="6">
         <v>2</v>
       </c>
       <c r="F11" s="6">
         <v>3</v>
       </c>
       <c r="G11" s="6">
         <v>0</v>
       </c>
       <c r="H11" s="6">
         <v>6</v>
       </c>
       <c r="I11" s="7">
         <v>2</v>
       </c>
       <c r="J11" s="7">
         <v>3</v>
       </c>
       <c r="K11" s="10">
         <v>0</v>
       </c>
       <c r="L11" s="2"/>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A12" s="45" t="s">
+      <c r="A12" s="47" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>113</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="D12" s="45" t="s">
+      <c r="D12" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="E12" s="45">
-[...8 lines deleted...]
-      <c r="H12" s="45">
+      <c r="E12" s="47">
+        <v>3</v>
+      </c>
+      <c r="F12" s="47">
+        <v>3</v>
+      </c>
+      <c r="G12" s="47">
+        <v>0</v>
+      </c>
+      <c r="H12" s="47">
         <v>6</v>
       </c>
       <c r="I12" s="7">
         <v>3</v>
       </c>
       <c r="J12" s="7">
         <v>0</v>
       </c>
       <c r="K12" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="45"/>
+      <c r="A13" s="47"/>
       <c r="B13" s="7" t="s">
         <v>130</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="45"/>
-[...3 lines deleted...]
-      <c r="H13" s="45"/>
+      <c r="D13" s="47"/>
+      <c r="E13" s="47"/>
+      <c r="F13" s="47"/>
+      <c r="G13" s="47"/>
+      <c r="H13" s="47"/>
       <c r="I13" s="7">
         <v>0</v>
       </c>
       <c r="J13" s="7">
         <v>6</v>
       </c>
       <c r="K13" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="43" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D14" s="41" t="s">
+      <c r="D14" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="E14" s="41">
-[...5 lines deleted...]
-      <c r="G14" s="41">
+      <c r="E14" s="43">
+        <v>2</v>
+      </c>
+      <c r="F14" s="43">
+        <v>2</v>
+      </c>
+      <c r="G14" s="43">
         <v>1</v>
       </c>
-      <c r="H14" s="41">
+      <c r="H14" s="43">
         <v>6</v>
       </c>
       <c r="I14" s="7">
         <v>2</v>
       </c>
       <c r="J14" s="7">
         <v>0</v>
       </c>
       <c r="K14" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A15" s="42"/>
+      <c r="A15" s="39"/>
       <c r="B15" s="7" t="s">
         <v>152</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D15" s="42"/>
-[...3 lines deleted...]
-      <c r="H15" s="42"/>
+      <c r="D15" s="39"/>
+      <c r="E15" s="39"/>
+      <c r="F15" s="39"/>
+      <c r="G15" s="39"/>
+      <c r="H15" s="39"/>
       <c r="I15" s="7">
         <v>0</v>
       </c>
       <c r="J15" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K15" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A16" s="49"/>
+      <c r="A16" s="40"/>
       <c r="B16" s="7" t="s">
         <v>155</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D16" s="49"/>
-[...3 lines deleted...]
-      <c r="H16" s="49"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="40"/>
       <c r="I16" s="7">
         <v>0</v>
       </c>
       <c r="J16" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K16" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="41" t="s">
+      <c r="A17" s="43" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>119</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D17" s="45" t="s">
+      <c r="D17" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="E17" s="45">
-[...8 lines deleted...]
-      <c r="H17" s="45">
+      <c r="E17" s="47">
+        <v>2</v>
+      </c>
+      <c r="F17" s="47">
+        <v>3</v>
+      </c>
+      <c r="G17" s="47">
+        <v>0</v>
+      </c>
+      <c r="H17" s="47">
         <v>6</v>
       </c>
       <c r="I17" s="7">
         <v>2</v>
       </c>
       <c r="J17" s="7">
         <v>0</v>
       </c>
       <c r="K17" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="52"/>
+      <c r="A18" s="61"/>
       <c r="B18" s="22" t="s">
         <v>155</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>54</v>
       </c>
-      <c r="D18" s="55"/>
-[...3 lines deleted...]
-      <c r="H18" s="55"/>
+      <c r="D18" s="58"/>
+      <c r="E18" s="58"/>
+      <c r="F18" s="58"/>
+      <c r="G18" s="58"/>
+      <c r="H18" s="58"/>
       <c r="I18" s="22">
         <v>0</v>
       </c>
       <c r="J18" s="22">
         <v>6</v>
       </c>
       <c r="K18" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="14.4" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="49" t="s">
+      <c r="A19" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>108</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="D19" s="49" t="s">
+      <c r="D19" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="E19" s="49">
-[...8 lines deleted...]
-      <c r="H19" s="49">
+      <c r="E19" s="40">
+        <v>2</v>
+      </c>
+      <c r="F19" s="40">
+        <v>3</v>
+      </c>
+      <c r="G19" s="40">
+        <v>0</v>
+      </c>
+      <c r="H19" s="40">
         <v>6</v>
       </c>
       <c r="I19" s="8">
         <v>2</v>
       </c>
       <c r="J19" s="8">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K19" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A20" s="45"/>
+      <c r="A20" s="47"/>
       <c r="B20" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D20" s="45"/>
-[...3 lines deleted...]
-      <c r="H20" s="45"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
       <c r="I20" s="7">
         <v>0</v>
       </c>
       <c r="J20" s="7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K20" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A21" s="45" t="s">
+      <c r="A21" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>119</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D21" s="45" t="s">
+      <c r="D21" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="E21" s="45">
-[...8 lines deleted...]
-      <c r="H21" s="45">
+      <c r="E21" s="47">
+        <v>2</v>
+      </c>
+      <c r="F21" s="47">
+        <v>3</v>
+      </c>
+      <c r="G21" s="47">
+        <v>0</v>
+      </c>
+      <c r="H21" s="47">
         <v>7</v>
       </c>
       <c r="I21" s="7">
         <v>2</v>
       </c>
       <c r="J21" s="7">
         <v>0</v>
       </c>
       <c r="K21" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A22" s="45"/>
+      <c r="A22" s="47"/>
       <c r="B22" s="7" t="s">
         <v>131</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D22" s="45"/>
-[...3 lines deleted...]
-      <c r="H22" s="45"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
       <c r="I22" s="7">
         <v>0</v>
       </c>
       <c r="J22" s="7">
         <v>6</v>
       </c>
       <c r="K22" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="43" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>142</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D23" s="41" t="s">
+      <c r="D23" s="43" t="s">
         <v>28</v>
       </c>
-      <c r="E23" s="41">
-[...5 lines deleted...]
-      <c r="G23" s="41">
+      <c r="E23" s="43">
+        <v>2</v>
+      </c>
+      <c r="F23" s="43">
+        <v>2</v>
+      </c>
+      <c r="G23" s="43">
         <v>1</v>
       </c>
-      <c r="H23" s="41">
+      <c r="H23" s="43">
         <v>6</v>
       </c>
       <c r="I23" s="7">
         <v>2</v>
       </c>
       <c r="J23" s="7">
         <v>4</v>
       </c>
       <c r="K23" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A24" s="49"/>
+      <c r="A24" s="40"/>
       <c r="B24" s="7" t="s">
         <v>152</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D24" s="49"/>
-[...3 lines deleted...]
-      <c r="H24" s="49"/>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="40"/>
       <c r="I24" s="7">
         <v>0</v>
       </c>
       <c r="J24" s="7">
         <v>0</v>
       </c>
       <c r="K24" s="10">
         <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A25" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E25" s="7">
         <v>2</v>
@@ -1999,466 +1999,466 @@
         <v>28</v>
       </c>
       <c r="E26" s="7">
         <v>2</v>
       </c>
       <c r="F26" s="7">
         <v>3</v>
       </c>
       <c r="G26" s="7">
         <v>0</v>
       </c>
       <c r="H26" s="7">
         <v>6</v>
       </c>
       <c r="I26" s="7">
         <v>2</v>
       </c>
       <c r="J26" s="7">
         <v>3</v>
       </c>
       <c r="K26" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="41" t="s">
+      <c r="A27" s="43" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D27" s="41" t="s">
+      <c r="D27" s="43" t="s">
         <v>28</v>
       </c>
-      <c r="E27" s="41">
-[...5 lines deleted...]
-      <c r="G27" s="41">
+      <c r="E27" s="43">
+        <v>2</v>
+      </c>
+      <c r="F27" s="43">
+        <v>2</v>
+      </c>
+      <c r="G27" s="43">
         <v>1</v>
       </c>
-      <c r="H27" s="41">
+      <c r="H27" s="43">
         <v>6</v>
       </c>
       <c r="I27" s="7">
         <v>2</v>
       </c>
       <c r="J27" s="7">
         <v>0</v>
       </c>
       <c r="K27" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="49"/>
+      <c r="A28" s="40"/>
       <c r="B28" s="7" t="s">
         <v>132</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D28" s="49"/>
-[...3 lines deleted...]
-      <c r="H28" s="49"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="40"/>
       <c r="I28" s="7">
         <v>0</v>
       </c>
       <c r="J28" s="7">
         <v>2</v>
       </c>
       <c r="K28" s="10">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>126</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E29" s="7">
         <v>2</v>
       </c>
       <c r="F29" s="7">
         <v>3</v>
       </c>
       <c r="G29" s="7">
         <v>0</v>
       </c>
       <c r="H29" s="7">
         <v>7</v>
       </c>
       <c r="I29" s="7">
         <v>2</v>
       </c>
       <c r="J29" s="7">
         <v>3</v>
       </c>
       <c r="K29" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A30" s="45" t="s">
+      <c r="A30" s="47" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D30" s="45" t="s">
+      <c r="D30" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="E30" s="45">
-[...8 lines deleted...]
-      <c r="H30" s="45">
+      <c r="E30" s="47">
+        <v>2</v>
+      </c>
+      <c r="F30" s="47">
+        <v>3</v>
+      </c>
+      <c r="G30" s="47">
+        <v>0</v>
+      </c>
+      <c r="H30" s="47">
         <v>6</v>
       </c>
       <c r="I30" s="7">
         <v>2</v>
       </c>
       <c r="J30" s="7">
         <v>3</v>
       </c>
       <c r="K30" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A31" s="45"/>
+      <c r="A31" s="47"/>
       <c r="B31" s="7" t="s">
         <v>133</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D31" s="45"/>
-[...3 lines deleted...]
-      <c r="H31" s="45"/>
+      <c r="D31" s="47"/>
+      <c r="E31" s="47"/>
+      <c r="F31" s="47"/>
+      <c r="G31" s="47"/>
+      <c r="H31" s="47"/>
       <c r="I31" s="7">
         <v>0</v>
       </c>
       <c r="J31" s="7">
         <v>3</v>
       </c>
       <c r="K31" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A32" s="41" t="s">
+      <c r="A32" s="43" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>105</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D32" s="41" t="s">
+      <c r="D32" s="43" t="s">
         <v>28</v>
       </c>
-      <c r="E32" s="41">
-[...8 lines deleted...]
-      <c r="H32" s="41">
+      <c r="E32" s="43">
+        <v>2</v>
+      </c>
+      <c r="F32" s="43">
+        <v>3</v>
+      </c>
+      <c r="G32" s="43">
+        <v>0</v>
+      </c>
+      <c r="H32" s="43">
         <v>7</v>
       </c>
       <c r="I32" s="7">
         <v>2</v>
       </c>
       <c r="J32" s="7">
         <v>0</v>
       </c>
       <c r="K32" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A33" s="49"/>
+      <c r="A33" s="40"/>
       <c r="B33" s="7" t="s">
         <v>134</v>
       </c>
       <c r="C33" s="11" t="s">
         <v>54</v>
       </c>
-      <c r="D33" s="49"/>
-[...3 lines deleted...]
-      <c r="H33" s="49"/>
+      <c r="D33" s="40"/>
+      <c r="E33" s="40"/>
+      <c r="F33" s="40"/>
+      <c r="G33" s="40"/>
+      <c r="H33" s="40"/>
       <c r="I33" s="7">
         <v>0</v>
       </c>
       <c r="J33" s="7">
         <v>3</v>
       </c>
       <c r="K33" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="36" t="s">
+      <c r="A34" s="62" t="s">
         <v>40</v>
       </c>
-      <c r="B34" s="37"/>
-[...8 lines deleted...]
-      <c r="K34" s="38"/>
+      <c r="B34" s="63"/>
+      <c r="C34" s="63"/>
+      <c r="D34" s="63"/>
+      <c r="E34" s="63"/>
+      <c r="F34" s="63"/>
+      <c r="G34" s="63"/>
+      <c r="H34" s="63"/>
+      <c r="I34" s="63"/>
+      <c r="J34" s="63"/>
+      <c r="K34" s="64"/>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A35" s="46" t="s">
+      <c r="A35" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="46" t="s">
-[...5 lines deleted...]
-      <c r="D35" s="41" t="s">
+      <c r="B35" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="C35" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="D35" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="E35" s="41" t="s">
+      <c r="E35" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="F35" s="43" t="s">
-[...3 lines deleted...]
-      <c r="H35" s="41" t="s">
+      <c r="F35" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="G35" s="49"/>
+      <c r="H35" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="I35" s="41" t="s">
+      <c r="I35" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="J35" s="43" t="s">
-[...2 lines deleted...]
-      <c r="K35" s="44"/>
+      <c r="J35" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="K35" s="49"/>
     </row>
     <row r="36" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="46"/>
-[...3 lines deleted...]
-      <c r="E36" s="42"/>
+      <c r="A36" s="57"/>
+      <c r="B36" s="57"/>
+      <c r="C36" s="57"/>
+      <c r="D36" s="39"/>
+      <c r="E36" s="39"/>
       <c r="F36" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G36" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="H36" s="42"/>
-      <c r="I36" s="42"/>
+      <c r="H36" s="39"/>
+      <c r="I36" s="39"/>
       <c r="J36" s="6" t="s">
         <v>8</v>
       </c>
       <c r="K36" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D37" s="11" t="s">
         <v>42</v>
       </c>
       <c r="E37" s="10">
         <v>2</v>
       </c>
       <c r="F37" s="10">
         <v>3</v>
       </c>
       <c r="G37" s="10">
         <v>0</v>
       </c>
       <c r="H37" s="10">
         <v>6</v>
       </c>
       <c r="I37" s="15">
         <v>2</v>
       </c>
       <c r="J37" s="15">
         <v>3</v>
       </c>
       <c r="K37" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A38" s="45" t="s">
+      <c r="A38" s="47" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D38" s="47" t="s">
+      <c r="D38" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="E38" s="39">
-[...8 lines deleted...]
-      <c r="H38" s="39">
+      <c r="E38" s="41">
+        <v>2</v>
+      </c>
+      <c r="F38" s="41">
+        <v>3</v>
+      </c>
+      <c r="G38" s="41">
+        <v>0</v>
+      </c>
+      <c r="H38" s="41">
         <v>6</v>
       </c>
       <c r="I38" s="15">
         <v>2</v>
       </c>
       <c r="J38" s="15">
         <v>0</v>
       </c>
       <c r="K38" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A39" s="45"/>
+      <c r="A39" s="47"/>
       <c r="B39" s="7" t="s">
         <v>134</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D39" s="47"/>
-[...3 lines deleted...]
-      <c r="H39" s="39"/>
+      <c r="D39" s="42"/>
+      <c r="E39" s="41"/>
+      <c r="F39" s="41"/>
+      <c r="G39" s="41"/>
+      <c r="H39" s="41"/>
       <c r="I39" s="15">
         <v>0</v>
       </c>
       <c r="J39" s="15">
         <v>6</v>
       </c>
       <c r="K39" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="41" t="s">
+      <c r="A40" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>151</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D40" s="50" t="s">
+      <c r="D40" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="E40" s="57">
-[...8 lines deleted...]
-      <c r="H40" s="57">
+      <c r="E40" s="36">
+        <v>2</v>
+      </c>
+      <c r="F40" s="36">
+        <v>3</v>
+      </c>
+      <c r="G40" s="36">
+        <v>0</v>
+      </c>
+      <c r="H40" s="36">
         <v>6</v>
       </c>
       <c r="I40" s="15">
         <v>2</v>
       </c>
       <c r="J40" s="15">
         <v>6</v>
       </c>
       <c r="K40" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A41" s="49"/>
+      <c r="A41" s="40"/>
       <c r="B41" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D41" s="51"/>
-[...3 lines deleted...]
-      <c r="H41" s="58"/>
+      <c r="D41" s="45"/>
+      <c r="E41" s="37"/>
+      <c r="F41" s="37"/>
+      <c r="G41" s="37"/>
+      <c r="H41" s="37"/>
       <c r="I41" s="15">
         <v>0</v>
       </c>
       <c r="J41" s="15">
         <v>3</v>
       </c>
       <c r="K41" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A42" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>150</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D42" s="11" t="s">
         <v>42</v>
       </c>
       <c r="E42" s="10">
         <v>2</v>
@@ -2531,608 +2531,608 @@
         <v>42</v>
       </c>
       <c r="E44" s="10">
         <v>2</v>
       </c>
       <c r="F44" s="10">
         <v>2</v>
       </c>
       <c r="G44" s="10">
         <v>1</v>
       </c>
       <c r="H44" s="10">
         <v>6</v>
       </c>
       <c r="I44" s="15">
         <v>2</v>
       </c>
       <c r="J44" s="15">
         <v>2</v>
       </c>
       <c r="K44" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="45" t="s">
+      <c r="A45" s="47" t="s">
         <v>49</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D45" s="47" t="s">
+      <c r="D45" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="E45" s="39">
-[...8 lines deleted...]
-      <c r="H45" s="39">
+      <c r="E45" s="41">
+        <v>2</v>
+      </c>
+      <c r="F45" s="41">
+        <v>3</v>
+      </c>
+      <c r="G45" s="41">
+        <v>0</v>
+      </c>
+      <c r="H45" s="41">
         <v>6</v>
       </c>
       <c r="I45" s="15">
         <v>2</v>
       </c>
       <c r="J45" s="15">
         <v>0</v>
       </c>
       <c r="K45" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="45"/>
+      <c r="A46" s="47"/>
       <c r="B46" s="7" t="s">
         <v>135</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="D46" s="47"/>
-[...3 lines deleted...]
-      <c r="H46" s="39"/>
+      <c r="D46" s="42"/>
+      <c r="E46" s="41"/>
+      <c r="F46" s="41"/>
+      <c r="G46" s="41"/>
+      <c r="H46" s="41"/>
       <c r="I46" s="15">
         <v>0</v>
       </c>
       <c r="J46" s="15">
         <v>6</v>
       </c>
       <c r="K46" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>111</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D47" s="11" t="s">
         <v>42</v>
       </c>
       <c r="E47" s="10">
         <v>2</v>
       </c>
       <c r="F47" s="10">
         <v>3</v>
       </c>
       <c r="G47" s="10">
         <v>0</v>
       </c>
       <c r="H47" s="10">
         <v>6</v>
       </c>
       <c r="I47" s="15">
         <v>2</v>
       </c>
       <c r="J47" s="15">
         <v>3</v>
       </c>
       <c r="K47" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="45" t="s">
+      <c r="A48" s="47" t="s">
         <v>52</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D48" s="47" t="s">
+      <c r="D48" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="E48" s="39">
-[...8 lines deleted...]
-      <c r="H48" s="39">
+      <c r="E48" s="41">
+        <v>2</v>
+      </c>
+      <c r="F48" s="41">
+        <v>3</v>
+      </c>
+      <c r="G48" s="41">
+        <v>0</v>
+      </c>
+      <c r="H48" s="41">
         <v>6</v>
       </c>
       <c r="I48" s="15">
         <v>2</v>
       </c>
       <c r="J48" s="15">
         <v>0</v>
       </c>
       <c r="K48" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="45"/>
+      <c r="A49" s="47"/>
       <c r="B49" s="7" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="11" t="s">
         <v>54</v>
       </c>
-      <c r="D49" s="47"/>
-[...3 lines deleted...]
-      <c r="H49" s="39"/>
+      <c r="D49" s="42"/>
+      <c r="E49" s="41"/>
+      <c r="F49" s="41"/>
+      <c r="G49" s="41"/>
+      <c r="H49" s="41"/>
       <c r="I49" s="32">
         <v>0</v>
       </c>
       <c r="J49" s="15">
         <v>6</v>
       </c>
       <c r="K49" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="41" t="s">
+      <c r="A50" s="43" t="s">
         <v>53</v>
       </c>
       <c r="B50" s="20" t="s">
         <v>118</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D50" s="47" t="s">
+      <c r="D50" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="E50" s="39">
-[...2 lines deleted...]
-      <c r="F50" s="39">
+      <c r="E50" s="41">
+        <v>2</v>
+      </c>
+      <c r="F50" s="41">
         <v>1</v>
       </c>
-      <c r="G50" s="39">
-[...2 lines deleted...]
-      <c r="H50" s="39">
+      <c r="G50" s="41">
+        <v>2</v>
+      </c>
+      <c r="H50" s="41">
         <v>6</v>
       </c>
       <c r="I50" s="15">
         <v>2</v>
       </c>
       <c r="J50" s="15">
         <v>0</v>
       </c>
       <c r="K50" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="24.6" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="52"/>
+      <c r="A51" s="61"/>
       <c r="B51" s="22" t="s">
         <v>136</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D51" s="48"/>
-[...3 lines deleted...]
-      <c r="H51" s="40"/>
+      <c r="D51" s="65"/>
+      <c r="E51" s="52"/>
+      <c r="F51" s="52"/>
+      <c r="G51" s="52"/>
+      <c r="H51" s="52"/>
       <c r="I51" s="33">
         <v>0</v>
       </c>
       <c r="J51" s="33">
         <v>2</v>
       </c>
       <c r="K51" s="33">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:11" ht="18.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A52" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>141</v>
       </c>
       <c r="C52" s="29" t="s">
         <v>17</v>
       </c>
       <c r="D52" s="27" t="s">
         <v>56</v>
       </c>
       <c r="E52" s="28">
         <v>2</v>
       </c>
       <c r="F52" s="28">
         <v>3</v>
       </c>
       <c r="G52" s="28">
         <v>0</v>
       </c>
       <c r="H52" s="28">
         <v>6</v>
       </c>
       <c r="I52" s="16">
         <v>2</v>
       </c>
       <c r="J52" s="16">
         <v>3</v>
       </c>
       <c r="K52" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A53" s="45" t="s">
+      <c r="A53" s="47" t="s">
         <v>57</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D53" s="47" t="s">
+      <c r="D53" s="42" t="s">
         <v>56</v>
       </c>
-      <c r="E53" s="39">
-[...8 lines deleted...]
-      <c r="H53" s="39">
+      <c r="E53" s="41">
+        <v>2</v>
+      </c>
+      <c r="F53" s="41">
+        <v>3</v>
+      </c>
+      <c r="G53" s="41">
+        <v>0</v>
+      </c>
+      <c r="H53" s="41">
         <v>6</v>
       </c>
       <c r="I53" s="15">
         <v>2</v>
       </c>
       <c r="J53" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K53" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A54" s="45"/>
+      <c r="A54" s="47"/>
       <c r="B54" s="7" t="s">
         <v>104</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D54" s="47"/>
-[...3 lines deleted...]
-      <c r="H54" s="39"/>
+      <c r="D54" s="42"/>
+      <c r="E54" s="41"/>
+      <c r="F54" s="41"/>
+      <c r="G54" s="41"/>
+      <c r="H54" s="41"/>
       <c r="I54" s="15">
         <v>0</v>
       </c>
       <c r="J54" s="15">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K54" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="41" t="s">
+      <c r="A55" s="43" t="s">
         <v>59</v>
       </c>
       <c r="B55" s="20" t="s">
         <v>118</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D55" s="47" t="s">
+      <c r="D55" s="42" t="s">
         <v>56</v>
       </c>
-      <c r="E55" s="39">
-[...5 lines deleted...]
-      <c r="G55" s="39">
+      <c r="E55" s="41">
+        <v>2</v>
+      </c>
+      <c r="F55" s="41">
+        <v>2</v>
+      </c>
+      <c r="G55" s="41">
         <v>1</v>
       </c>
-      <c r="H55" s="39">
+      <c r="H55" s="41">
         <v>6</v>
       </c>
       <c r="I55" s="15">
         <v>2</v>
       </c>
       <c r="J55" s="15">
         <v>0</v>
       </c>
       <c r="K55" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A56" s="49"/>
+      <c r="A56" s="40"/>
       <c r="B56" s="7" t="s">
         <v>129</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D56" s="47"/>
-[...3 lines deleted...]
-      <c r="H56" s="39"/>
+      <c r="D56" s="42"/>
+      <c r="E56" s="41"/>
+      <c r="F56" s="41"/>
+      <c r="G56" s="41"/>
+      <c r="H56" s="41"/>
       <c r="I56" s="15">
         <v>0</v>
       </c>
       <c r="J56" s="15">
         <v>4</v>
       </c>
       <c r="K56" s="15">
         <v>4</v>
       </c>
     </row>
     <row r="57" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A57" s="45" t="s">
+      <c r="A57" s="47" t="s">
         <v>60</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>105</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D57" s="47" t="s">
+      <c r="D57" s="42" t="s">
         <v>56</v>
       </c>
-      <c r="E57" s="39">
-[...8 lines deleted...]
-      <c r="H57" s="39">
+      <c r="E57" s="41">
+        <v>2</v>
+      </c>
+      <c r="F57" s="41">
+        <v>3</v>
+      </c>
+      <c r="G57" s="41">
+        <v>0</v>
+      </c>
+      <c r="H57" s="41">
         <v>6</v>
       </c>
       <c r="I57" s="15">
         <v>2</v>
       </c>
       <c r="J57" s="15">
         <v>0</v>
       </c>
       <c r="K57" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A58" s="45"/>
+      <c r="A58" s="47"/>
       <c r="B58" s="7" t="s">
         <v>116</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D58" s="47"/>
-[...3 lines deleted...]
-      <c r="H58" s="39"/>
+      <c r="D58" s="42"/>
+      <c r="E58" s="41"/>
+      <c r="F58" s="41"/>
+      <c r="G58" s="41"/>
+      <c r="H58" s="41"/>
       <c r="I58" s="15">
         <v>0</v>
       </c>
       <c r="J58" s="15">
         <v>3</v>
       </c>
       <c r="K58" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="41" t="s">
+      <c r="A59" s="43" t="s">
         <v>61</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>107</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D59" s="47" t="s">
+      <c r="D59" s="42" t="s">
         <v>56</v>
       </c>
-      <c r="E59" s="39">
-[...5 lines deleted...]
-      <c r="G59" s="39">
+      <c r="E59" s="41">
+        <v>2</v>
+      </c>
+      <c r="F59" s="41">
+        <v>2</v>
+      </c>
+      <c r="G59" s="41">
         <v>1</v>
       </c>
-      <c r="H59" s="39">
+      <c r="H59" s="41">
         <v>6</v>
       </c>
       <c r="I59" s="15">
         <v>2</v>
       </c>
       <c r="J59" s="15">
         <v>0</v>
       </c>
       <c r="K59" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="49"/>
+      <c r="A60" s="40"/>
       <c r="B60" s="7" t="s">
         <v>136</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D60" s="47"/>
-[...3 lines deleted...]
-      <c r="H60" s="39"/>
+      <c r="D60" s="42"/>
+      <c r="E60" s="41"/>
+      <c r="F60" s="41"/>
+      <c r="G60" s="41"/>
+      <c r="H60" s="41"/>
       <c r="I60" s="15">
         <v>0</v>
       </c>
       <c r="J60" s="15">
         <v>4</v>
       </c>
       <c r="K60" s="15">
         <v>4</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>124</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D61" s="17" t="s">
         <v>56</v>
       </c>
       <c r="E61" s="13">
         <v>2</v>
       </c>
       <c r="F61" s="13">
         <v>3</v>
       </c>
       <c r="G61" s="13">
         <v>0</v>
       </c>
       <c r="H61" s="13">
         <v>6</v>
       </c>
       <c r="I61" s="15">
         <v>2</v>
       </c>
       <c r="J61" s="15">
         <v>3</v>
       </c>
       <c r="K61" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="45" t="s">
+      <c r="A62" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D62" s="47" t="s">
+      <c r="D62" s="42" t="s">
         <v>56</v>
       </c>
-      <c r="E62" s="39">
-[...5 lines deleted...]
-      <c r="G62" s="39">
+      <c r="E62" s="41">
+        <v>2</v>
+      </c>
+      <c r="F62" s="41">
+        <v>2</v>
+      </c>
+      <c r="G62" s="41">
         <v>1</v>
       </c>
-      <c r="H62" s="39">
+      <c r="H62" s="41">
         <v>6</v>
       </c>
       <c r="I62" s="15">
         <v>2</v>
       </c>
       <c r="J62" s="15">
         <v>0</v>
       </c>
       <c r="K62" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="45"/>
+      <c r="A63" s="47"/>
       <c r="B63" s="7" t="s">
         <v>132</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D63" s="47"/>
-[...3 lines deleted...]
-      <c r="H63" s="39"/>
+      <c r="D63" s="42"/>
+      <c r="E63" s="41"/>
+      <c r="F63" s="41"/>
+      <c r="G63" s="41"/>
+      <c r="H63" s="41"/>
       <c r="I63" s="15">
         <v>0</v>
       </c>
       <c r="J63" s="15">
         <v>2</v>
       </c>
       <c r="K63" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D64" s="17" t="s">
         <v>56</v>
       </c>
       <c r="E64" s="13">
         <v>2</v>
@@ -3205,167 +3205,167 @@
         <v>56</v>
       </c>
       <c r="E66" s="13">
         <v>2</v>
       </c>
       <c r="F66" s="13">
         <v>3</v>
       </c>
       <c r="G66" s="13">
         <v>0</v>
       </c>
       <c r="H66" s="13">
         <v>6</v>
       </c>
       <c r="I66" s="15">
         <v>2</v>
       </c>
       <c r="J66" s="15">
         <v>3</v>
       </c>
       <c r="K66" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A67" s="41" t="s">
+      <c r="A67" s="43" t="s">
         <v>68</v>
       </c>
       <c r="B67" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D67" s="50" t="s">
+      <c r="D67" s="44" t="s">
         <v>56</v>
       </c>
-      <c r="E67" s="57">
-[...8 lines deleted...]
-      <c r="H67" s="57">
+      <c r="E67" s="36">
+        <v>2</v>
+      </c>
+      <c r="F67" s="36">
+        <v>3</v>
+      </c>
+      <c r="G67" s="36">
+        <v>0</v>
+      </c>
+      <c r="H67" s="36">
         <v>6</v>
       </c>
       <c r="I67" s="15">
         <v>2</v>
       </c>
       <c r="J67" s="15">
         <v>0</v>
       </c>
       <c r="K67" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A68" s="49"/>
+      <c r="A68" s="40"/>
       <c r="B68" s="7" t="s">
         <v>128</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D68" s="51"/>
-[...3 lines deleted...]
-      <c r="H68" s="58"/>
+      <c r="D68" s="45"/>
+      <c r="E68" s="37"/>
+      <c r="F68" s="37"/>
+      <c r="G68" s="37"/>
+      <c r="H68" s="37"/>
       <c r="I68" s="15">
         <v>0</v>
       </c>
       <c r="J68" s="15">
         <v>3</v>
       </c>
       <c r="K68" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="62" t="s">
+      <c r="A71" s="53" t="s">
         <v>69</v>
       </c>
-      <c r="B71" s="62"/>
-[...8 lines deleted...]
-      <c r="K71" s="62"/>
+      <c r="B71" s="53"/>
+      <c r="C71" s="53"/>
+      <c r="D71" s="53"/>
+      <c r="E71" s="53"/>
+      <c r="F71" s="53"/>
+      <c r="G71" s="53"/>
+      <c r="H71" s="53"/>
+      <c r="I71" s="53"/>
+      <c r="J71" s="53"/>
+      <c r="K71" s="53"/>
     </row>
     <row r="72" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A72" s="63" t="s">
+      <c r="A72" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="B72" s="63" t="s">
-[...5 lines deleted...]
-      <c r="D72" s="41" t="s">
+      <c r="B72" s="50" t="s">
+        <v>2</v>
+      </c>
+      <c r="C72" s="50" t="s">
+        <v>3</v>
+      </c>
+      <c r="D72" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="E72" s="41" t="s">
+      <c r="E72" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="F72" s="43" t="s">
-[...3 lines deleted...]
-      <c r="H72" s="41" t="s">
+      <c r="F72" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="G72" s="49"/>
+      <c r="H72" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="I72" s="41" t="s">
+      <c r="I72" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="J72" s="43" t="s">
-[...2 lines deleted...]
-      <c r="K72" s="44"/>
+      <c r="J72" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="K72" s="49"/>
     </row>
     <row r="73" spans="1:11" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="64"/>
-[...3 lines deleted...]
-      <c r="E73" s="42"/>
+      <c r="A73" s="51"/>
+      <c r="B73" s="51"/>
+      <c r="C73" s="51"/>
+      <c r="D73" s="39"/>
+      <c r="E73" s="39"/>
       <c r="F73" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G73" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="H73" s="42"/>
-      <c r="I73" s="42"/>
+      <c r="H73" s="39"/>
+      <c r="I73" s="39"/>
       <c r="J73" s="6" t="s">
         <v>8</v>
       </c>
       <c r="K73" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="6" t="s">
         <v>70</v>
       </c>
       <c r="B74" s="7" t="s">
         <v>144</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E74" s="6">
         <v>2</v>
       </c>
       <c r="F74" s="6">
         <v>3</v>
@@ -3435,445 +3435,445 @@
         <v>71</v>
       </c>
       <c r="E76" s="14">
         <v>2</v>
       </c>
       <c r="F76" s="14">
         <v>3</v>
       </c>
       <c r="G76" s="14">
         <v>0</v>
       </c>
       <c r="H76" s="14">
         <v>6</v>
       </c>
       <c r="I76" s="15">
         <v>2</v>
       </c>
       <c r="J76" s="15">
         <v>6</v>
       </c>
       <c r="K76" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="41" t="s">
+      <c r="A77" s="43" t="s">
         <v>74</v>
       </c>
       <c r="B77" s="7" t="s">
         <v>110</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D77" s="50" t="s">
+      <c r="D77" s="44" t="s">
         <v>71</v>
       </c>
-      <c r="E77" s="57">
-[...2 lines deleted...]
-      <c r="F77" s="57">
+      <c r="E77" s="36">
+        <v>2</v>
+      </c>
+      <c r="F77" s="36">
         <v>1</v>
       </c>
-      <c r="G77" s="57">
-[...2 lines deleted...]
-      <c r="H77" s="57">
+      <c r="G77" s="36">
+        <v>2</v>
+      </c>
+      <c r="H77" s="36">
         <v>6</v>
       </c>
       <c r="I77" s="15">
         <v>2</v>
       </c>
       <c r="J77" s="15">
         <v>0</v>
       </c>
       <c r="K77" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A78" s="42"/>
+      <c r="A78" s="39"/>
       <c r="B78" s="7" t="s">
         <v>131</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D78" s="65"/>
-[...3 lines deleted...]
-      <c r="H78" s="59"/>
+      <c r="D78" s="46"/>
+      <c r="E78" s="38"/>
+      <c r="F78" s="38"/>
+      <c r="G78" s="38"/>
+      <c r="H78" s="38"/>
       <c r="I78" s="15">
         <v>0</v>
       </c>
       <c r="J78" s="15">
         <v>1</v>
       </c>
       <c r="K78" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A79" s="42"/>
+      <c r="A79" s="39"/>
       <c r="B79" s="12" t="s">
         <v>136</v>
       </c>
       <c r="C79" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="D79" s="65"/>
-[...3 lines deleted...]
-      <c r="H79" s="59"/>
+      <c r="D79" s="46"/>
+      <c r="E79" s="38"/>
+      <c r="F79" s="38"/>
+      <c r="G79" s="38"/>
+      <c r="H79" s="38"/>
       <c r="I79" s="15">
         <v>0</v>
       </c>
       <c r="J79" s="15">
         <v>0</v>
       </c>
       <c r="K79" s="15">
         <v>4</v>
       </c>
     </row>
     <row r="80" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A80" s="41" t="s">
+      <c r="A80" s="43" t="s">
         <v>75</v>
       </c>
       <c r="B80" s="7" t="s">
         <v>76</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D80" s="50" t="s">
+      <c r="D80" s="44" t="s">
         <v>71</v>
       </c>
-      <c r="E80" s="57">
-[...8 lines deleted...]
-      <c r="H80" s="57">
+      <c r="E80" s="36">
+        <v>2</v>
+      </c>
+      <c r="F80" s="36">
+        <v>3</v>
+      </c>
+      <c r="G80" s="36">
+        <v>0</v>
+      </c>
+      <c r="H80" s="36">
         <v>6</v>
       </c>
       <c r="I80" s="15">
         <v>2</v>
       </c>
       <c r="J80" s="15">
         <v>0</v>
       </c>
       <c r="K80" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A81" s="49"/>
+      <c r="A81" s="40"/>
       <c r="B81" s="7" t="s">
         <v>129</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D81" s="51"/>
-[...3 lines deleted...]
-      <c r="H81" s="58"/>
+      <c r="D81" s="45"/>
+      <c r="E81" s="37"/>
+      <c r="F81" s="37"/>
+      <c r="G81" s="37"/>
+      <c r="H81" s="37"/>
       <c r="I81" s="15">
         <v>0</v>
       </c>
       <c r="J81" s="15">
         <v>3</v>
       </c>
       <c r="K81" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="41" t="s">
+      <c r="A82" s="43" t="s">
         <v>77</v>
       </c>
       <c r="B82" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D82" s="50" t="s">
+      <c r="D82" s="44" t="s">
         <v>71</v>
       </c>
-      <c r="E82" s="57">
-[...8 lines deleted...]
-      <c r="H82" s="57">
+      <c r="E82" s="36">
+        <v>2</v>
+      </c>
+      <c r="F82" s="36">
+        <v>3</v>
+      </c>
+      <c r="G82" s="36">
+        <v>0</v>
+      </c>
+      <c r="H82" s="36">
         <v>6</v>
       </c>
       <c r="I82" s="15">
         <v>2</v>
       </c>
       <c r="J82" s="15">
         <v>0</v>
       </c>
       <c r="K82" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="49"/>
+      <c r="A83" s="40"/>
       <c r="B83" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D83" s="51"/>
-[...3 lines deleted...]
-      <c r="H83" s="58"/>
+      <c r="D83" s="45"/>
+      <c r="E83" s="37"/>
+      <c r="F83" s="37"/>
+      <c r="G83" s="37"/>
+      <c r="H83" s="37"/>
       <c r="I83" s="15">
         <v>0</v>
       </c>
       <c r="J83" s="15">
         <v>6</v>
       </c>
       <c r="K83" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B84" s="34" t="s">
         <v>154</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E84" s="6">
         <v>2</v>
       </c>
       <c r="F84" s="6">
         <v>3</v>
       </c>
       <c r="G84" s="13">
         <v>0</v>
       </c>
       <c r="H84" s="13">
         <v>6</v>
       </c>
       <c r="I84" s="10">
         <v>2</v>
       </c>
       <c r="J84" s="10">
         <v>6</v>
       </c>
       <c r="K84" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="41" t="s">
+      <c r="A85" s="43" t="s">
         <v>80</v>
       </c>
       <c r="B85" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D85" s="41" t="s">
+      <c r="D85" s="43" t="s">
         <v>81</v>
       </c>
-      <c r="E85" s="41">
-[...8 lines deleted...]
-      <c r="H85" s="57">
+      <c r="E85" s="43">
+        <v>2</v>
+      </c>
+      <c r="F85" s="43">
+        <v>3</v>
+      </c>
+      <c r="G85" s="36">
+        <v>0</v>
+      </c>
+      <c r="H85" s="36">
         <v>6</v>
       </c>
       <c r="I85" s="10">
         <v>1</v>
       </c>
       <c r="J85" s="10">
         <v>3</v>
       </c>
       <c r="K85" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="49"/>
+      <c r="A86" s="40"/>
       <c r="B86" s="7" t="s">
         <v>123</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D86" s="49"/>
-[...3 lines deleted...]
-      <c r="H86" s="58"/>
+      <c r="D86" s="40"/>
+      <c r="E86" s="40"/>
+      <c r="F86" s="40"/>
+      <c r="G86" s="37"/>
+      <c r="H86" s="37"/>
       <c r="I86" s="10">
         <v>1</v>
       </c>
       <c r="J86" s="10">
         <v>6</v>
       </c>
       <c r="K86" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:16" s="31" customFormat="1" ht="31.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B87" s="7" t="s">
         <v>143</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E87" s="6">
         <v>2</v>
       </c>
       <c r="F87" s="6">
         <v>3</v>
       </c>
       <c r="G87" s="13">
         <v>0</v>
       </c>
       <c r="H87" s="13">
         <v>6</v>
       </c>
       <c r="I87" s="10">
         <v>2</v>
       </c>
       <c r="J87" s="10">
         <v>9</v>
       </c>
       <c r="K87" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A88" s="41" t="s">
+      <c r="A88" s="43" t="s">
         <v>83</v>
       </c>
       <c r="B88" s="7" t="s">
         <v>110</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D88" s="42" t="s">
+      <c r="D88" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="E88" s="42">
-[...2 lines deleted...]
-      <c r="F88" s="42">
+      <c r="E88" s="39">
+        <v>2</v>
+      </c>
+      <c r="F88" s="39">
         <v>1</v>
       </c>
-      <c r="G88" s="59">
-[...2 lines deleted...]
-      <c r="H88" s="59">
+      <c r="G88" s="38">
+        <v>2</v>
+      </c>
+      <c r="H88" s="38">
         <v>6</v>
       </c>
       <c r="I88" s="14">
         <v>2</v>
       </c>
       <c r="J88" s="14">
         <v>0</v>
       </c>
       <c r="K88" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A89" s="42"/>
+      <c r="A89" s="39"/>
       <c r="B89" s="7" t="s">
         <v>131</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D89" s="42"/>
-[...3 lines deleted...]
-      <c r="H89" s="59"/>
+      <c r="D89" s="39"/>
+      <c r="E89" s="39"/>
+      <c r="F89" s="39"/>
+      <c r="G89" s="38"/>
+      <c r="H89" s="38"/>
       <c r="I89" s="14">
         <v>0</v>
       </c>
       <c r="J89" s="14">
         <v>2</v>
       </c>
       <c r="K89" s="14">
         <v>4</v>
       </c>
     </row>
     <row r="90" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A90" s="49"/>
+      <c r="A90" s="40"/>
       <c r="B90" s="7" t="s">
         <v>157</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D90" s="49"/>
-[...3 lines deleted...]
-      <c r="H90" s="58"/>
+      <c r="D90" s="40"/>
+      <c r="E90" s="40"/>
+      <c r="F90" s="40"/>
+      <c r="G90" s="37"/>
+      <c r="H90" s="37"/>
       <c r="I90" s="10">
         <v>0</v>
       </c>
       <c r="J90" s="10">
         <v>0</v>
       </c>
       <c r="K90" s="10">
         <v>4</v>
       </c>
     </row>
     <row r="91" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B91" s="7" t="s">
         <v>115</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E91" s="6">
         <v>2</v>
@@ -3911,191 +3911,191 @@
         <v>71</v>
       </c>
       <c r="E92" s="7">
         <v>2</v>
       </c>
       <c r="F92" s="7">
         <v>3</v>
       </c>
       <c r="G92" s="13">
         <v>0</v>
       </c>
       <c r="H92" s="13">
         <v>6</v>
       </c>
       <c r="I92" s="13">
         <v>2</v>
       </c>
       <c r="J92" s="13">
         <v>3</v>
       </c>
       <c r="K92" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="41" t="s">
+      <c r="A93" s="43" t="s">
         <v>85</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="D93" s="41" t="s">
+      <c r="D93" s="43" t="s">
         <v>71</v>
       </c>
-      <c r="E93" s="41">
-[...5 lines deleted...]
-      <c r="G93" s="57">
+      <c r="E93" s="43">
+        <v>2</v>
+      </c>
+      <c r="F93" s="43">
+        <v>2</v>
+      </c>
+      <c r="G93" s="36">
         <v>1</v>
       </c>
-      <c r="H93" s="57">
+      <c r="H93" s="36">
         <v>6</v>
       </c>
       <c r="I93" s="13">
         <v>2</v>
       </c>
       <c r="J93" s="13">
         <v>0</v>
       </c>
       <c r="K93" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A94" s="49"/>
+      <c r="A94" s="40"/>
       <c r="B94" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="D94" s="49"/>
-[...3 lines deleted...]
-      <c r="H94" s="58"/>
+      <c r="D94" s="40"/>
+      <c r="E94" s="40"/>
+      <c r="F94" s="40"/>
+      <c r="G94" s="37"/>
+      <c r="H94" s="37"/>
       <c r="I94" s="13">
         <v>0</v>
       </c>
       <c r="J94" s="13">
         <v>4</v>
       </c>
       <c r="K94" s="13">
         <v>3</v>
       </c>
     </row>
     <row r="95" spans="1:16" ht="24" x14ac:dyDescent="0.25">
       <c r="A95" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B95" s="7" t="s">
         <v>87</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>71</v>
       </c>
       <c r="E95" s="7">
         <v>2</v>
       </c>
       <c r="F95" s="7">
         <v>3</v>
       </c>
       <c r="G95" s="10">
         <v>0</v>
       </c>
       <c r="H95" s="10">
         <v>6</v>
       </c>
       <c r="I95" s="10">
         <v>2</v>
       </c>
       <c r="J95" s="10">
         <v>3</v>
       </c>
       <c r="K95" s="10">
         <v>0</v>
       </c>
       <c r="P95" s="4"/>
     </row>
     <row r="96" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A96" s="41" t="s">
+      <c r="A96" s="43" t="s">
         <v>127</v>
       </c>
       <c r="B96" s="7" t="s">
         <v>110</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D96" s="41" t="s">
+      <c r="D96" s="43" t="s">
         <v>114</v>
       </c>
-      <c r="E96" s="41">
-[...2 lines deleted...]
-      <c r="F96" s="41">
+      <c r="E96" s="43">
+        <v>2</v>
+      </c>
+      <c r="F96" s="43">
         <v>1</v>
       </c>
-      <c r="G96" s="57">
-[...2 lines deleted...]
-      <c r="H96" s="57">
+      <c r="G96" s="36">
+        <v>2</v>
+      </c>
+      <c r="H96" s="36">
         <v>6</v>
       </c>
       <c r="I96" s="10">
         <v>2</v>
       </c>
       <c r="J96" s="10">
         <v>0</v>
       </c>
       <c r="K96" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A97" s="49"/>
+      <c r="A97" s="40"/>
       <c r="B97" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D97" s="49"/>
-[...3 lines deleted...]
-      <c r="H97" s="58"/>
+      <c r="D97" s="40"/>
+      <c r="E97" s="40"/>
+      <c r="F97" s="40"/>
+      <c r="G97" s="37"/>
+      <c r="H97" s="37"/>
       <c r="I97" s="10">
         <v>0</v>
       </c>
       <c r="J97" s="10">
         <v>2</v>
       </c>
       <c r="K97" s="10">
         <v>8</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="26.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A98" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B98" s="22" t="s">
         <v>115</v>
       </c>
       <c r="C98" s="22" t="s">
         <v>11</v>
       </c>
       <c r="D98" s="22" t="s">
         <v>71</v>
       </c>
       <c r="E98" s="22">
         <v>2</v>
@@ -4133,884 +4133,884 @@
         <v>90</v>
       </c>
       <c r="E99" s="24">
         <v>2</v>
       </c>
       <c r="F99" s="24">
         <v>2</v>
       </c>
       <c r="G99" s="25">
         <v>1</v>
       </c>
       <c r="H99" s="25">
         <v>6</v>
       </c>
       <c r="I99" s="14">
         <v>2</v>
       </c>
       <c r="J99" s="14">
         <v>2</v>
       </c>
       <c r="K99" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="41" t="s">
+      <c r="A100" s="43" t="s">
         <v>91</v>
       </c>
       <c r="B100" s="7" t="s">
         <v>117</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D100" s="41" t="s">
+      <c r="D100" s="43" t="s">
         <v>92</v>
       </c>
-      <c r="E100" s="41">
-[...8 lines deleted...]
-      <c r="H100" s="57">
+      <c r="E100" s="43">
+        <v>2</v>
+      </c>
+      <c r="F100" s="43">
+        <v>3</v>
+      </c>
+      <c r="G100" s="36">
+        <v>0</v>
+      </c>
+      <c r="H100" s="36">
         <v>6</v>
       </c>
       <c r="I100" s="10">
         <v>2</v>
       </c>
       <c r="J100" s="10">
         <v>0</v>
       </c>
       <c r="K100" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="49"/>
+      <c r="A101" s="40"/>
       <c r="B101" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="D101" s="49"/>
-[...3 lines deleted...]
-      <c r="H101" s="58"/>
+      <c r="D101" s="40"/>
+      <c r="E101" s="40"/>
+      <c r="F101" s="40"/>
+      <c r="G101" s="37"/>
+      <c r="H101" s="37"/>
       <c r="I101" s="13">
         <v>0</v>
       </c>
       <c r="J101" s="13">
         <v>6</v>
       </c>
       <c r="K101" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A102" s="41" t="s">
+      <c r="A102" s="43" t="s">
         <v>93</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="D102" s="41" t="s">
+      <c r="D102" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="E102" s="41">
-[...8 lines deleted...]
-      <c r="H102" s="57">
+      <c r="E102" s="43">
+        <v>2</v>
+      </c>
+      <c r="F102" s="43">
+        <v>3</v>
+      </c>
+      <c r="G102" s="36">
+        <v>0</v>
+      </c>
+      <c r="H102" s="36">
         <v>6</v>
       </c>
       <c r="I102" s="13">
         <v>1</v>
       </c>
       <c r="J102" s="13">
         <v>0</v>
       </c>
       <c r="K102" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A103" s="42"/>
+      <c r="A103" s="39"/>
       <c r="B103" s="6" t="s">
         <v>139</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="D103" s="42"/>
-[...3 lines deleted...]
-      <c r="H103" s="59"/>
+      <c r="D103" s="39"/>
+      <c r="E103" s="39"/>
+      <c r="F103" s="39"/>
+      <c r="G103" s="38"/>
+      <c r="H103" s="38"/>
       <c r="I103" s="13">
         <v>1</v>
       </c>
       <c r="J103" s="13">
         <v>0</v>
       </c>
       <c r="K103" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:11" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="49"/>
+      <c r="A104" s="40"/>
       <c r="B104" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="D104" s="49"/>
-[...3 lines deleted...]
-      <c r="H104" s="58"/>
+      <c r="D104" s="40"/>
+      <c r="E104" s="40"/>
+      <c r="F104" s="40"/>
+      <c r="G104" s="37"/>
+      <c r="H104" s="37"/>
       <c r="I104" s="13">
         <v>0</v>
       </c>
       <c r="J104" s="13">
         <v>3</v>
       </c>
       <c r="K104" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B105" s="7" t="s">
         <v>106</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>90</v>
       </c>
       <c r="E105" s="7">
         <v>2</v>
       </c>
       <c r="F105" s="7">
         <v>3</v>
       </c>
       <c r="G105" s="10">
         <v>0</v>
       </c>
       <c r="H105" s="10">
         <v>6</v>
       </c>
       <c r="I105" s="10">
         <v>2</v>
       </c>
       <c r="J105" s="10">
         <v>3</v>
       </c>
       <c r="K105" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A106" s="41" t="s">
+      <c r="A106" s="43" t="s">
         <v>95</v>
       </c>
       <c r="B106" s="7" t="s">
         <v>96</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D106" s="41" t="s">
+      <c r="D106" s="43" t="s">
         <v>97</v>
       </c>
-      <c r="E106" s="41">
-[...8 lines deleted...]
-      <c r="H106" s="57">
+      <c r="E106" s="43">
+        <v>2</v>
+      </c>
+      <c r="F106" s="43">
+        <v>3</v>
+      </c>
+      <c r="G106" s="36">
+        <v>0</v>
+      </c>
+      <c r="H106" s="36">
         <v>6</v>
       </c>
       <c r="I106" s="10">
         <v>2</v>
       </c>
       <c r="J106" s="10">
         <v>0</v>
       </c>
       <c r="K106" s="10">
         <v>0</v>
       </c>
     </row>
-    <row r="107" spans="1:11" ht="24" x14ac:dyDescent="0.25">
-      <c r="A107" s="49"/>
+    <row r="107" spans="1:11" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="40"/>
       <c r="B107" s="7" t="s">
         <v>156</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-      <c r="H107" s="58"/>
+        <v>17</v>
+      </c>
+      <c r="D107" s="40"/>
+      <c r="E107" s="40"/>
+      <c r="F107" s="40"/>
+      <c r="G107" s="37"/>
+      <c r="H107" s="37"/>
       <c r="I107" s="10">
         <v>0</v>
       </c>
       <c r="J107" s="10">
         <v>3</v>
       </c>
       <c r="K107" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A108" s="41" t="s">
+      <c r="A108" s="43" t="s">
         <v>98</v>
       </c>
       <c r="B108" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D108" s="41" t="s">
+      <c r="D108" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="E108" s="41">
-[...8 lines deleted...]
-      <c r="H108" s="57">
+      <c r="E108" s="43">
+        <v>2</v>
+      </c>
+      <c r="F108" s="43">
+        <v>3</v>
+      </c>
+      <c r="G108" s="36">
+        <v>0</v>
+      </c>
+      <c r="H108" s="36">
         <v>6</v>
       </c>
       <c r="I108" s="10">
         <v>2</v>
       </c>
       <c r="J108" s="10">
         <v>0</v>
       </c>
       <c r="K108" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A109" s="49"/>
+      <c r="A109" s="40"/>
       <c r="B109" s="7" t="s">
         <v>137</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D109" s="49"/>
-[...3 lines deleted...]
-      <c r="H109" s="58"/>
+      <c r="D109" s="40"/>
+      <c r="E109" s="40"/>
+      <c r="F109" s="40"/>
+      <c r="G109" s="37"/>
+      <c r="H109" s="37"/>
       <c r="I109" s="10">
         <v>0</v>
       </c>
       <c r="J109" s="10">
         <v>6</v>
       </c>
       <c r="K109" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A110" s="41" t="s">
+      <c r="A110" s="43" t="s">
         <v>100</v>
       </c>
       <c r="B110" s="7" t="s">
         <v>110</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D110" s="41" t="s">
+      <c r="D110" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="E110" s="41">
-[...2 lines deleted...]
-      <c r="F110" s="41">
+      <c r="E110" s="43">
+        <v>2</v>
+      </c>
+      <c r="F110" s="43">
         <v>1</v>
       </c>
-      <c r="G110" s="57">
-[...2 lines deleted...]
-      <c r="H110" s="57">
+      <c r="G110" s="36">
+        <v>2</v>
+      </c>
+      <c r="H110" s="36">
         <v>6</v>
       </c>
       <c r="I110" s="10">
         <v>2</v>
       </c>
       <c r="J110" s="21">
         <v>0</v>
       </c>
       <c r="K110" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A111" s="49"/>
+      <c r="A111" s="40"/>
       <c r="B111" s="7" t="s">
         <v>153</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D111" s="49"/>
-[...3 lines deleted...]
-      <c r="H111" s="58"/>
+      <c r="D111" s="40"/>
+      <c r="E111" s="40"/>
+      <c r="F111" s="40"/>
+      <c r="G111" s="37"/>
+      <c r="H111" s="37"/>
       <c r="I111" s="10">
         <v>0</v>
       </c>
       <c r="J111" s="10">
         <v>1</v>
       </c>
       <c r="K111" s="10">
         <v>4</v>
       </c>
     </row>
     <row r="112" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A112" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B112" s="7" t="s">
         <v>102</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>90</v>
       </c>
       <c r="E112" s="7">
         <v>2</v>
       </c>
       <c r="F112" s="7">
         <v>3</v>
       </c>
       <c r="G112" s="10">
         <v>0</v>
       </c>
       <c r="H112" s="10">
         <v>6</v>
       </c>
       <c r="I112" s="10">
         <v>2</v>
       </c>
       <c r="J112" s="19">
         <v>6</v>
       </c>
       <c r="K112" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A113" s="60" t="s">
+      <c r="A113" s="54" t="s">
         <v>146</v>
       </c>
       <c r="B113" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D113" s="50" t="s">
+      <c r="D113" s="44" t="s">
         <v>90</v>
       </c>
-      <c r="E113" s="57">
-[...8 lines deleted...]
-      <c r="H113" s="57">
+      <c r="E113" s="36">
+        <v>2</v>
+      </c>
+      <c r="F113" s="36">
+        <v>3</v>
+      </c>
+      <c r="G113" s="36">
+        <v>0</v>
+      </c>
+      <c r="H113" s="36">
         <v>6</v>
       </c>
       <c r="I113" s="30">
         <v>2</v>
       </c>
       <c r="J113" s="30">
         <v>0</v>
       </c>
       <c r="K113" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A114" s="61"/>
+      <c r="A114" s="55"/>
       <c r="B114" s="7" t="s">
         <v>128</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D114" s="51"/>
-[...3 lines deleted...]
-      <c r="H114" s="58"/>
+      <c r="D114" s="45"/>
+      <c r="E114" s="37"/>
+      <c r="F114" s="37"/>
+      <c r="G114" s="37"/>
+      <c r="H114" s="37"/>
       <c r="I114" s="30">
         <v>0</v>
       </c>
       <c r="J114" s="30">
         <v>3</v>
       </c>
       <c r="K114" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A115" s="60" t="s">
+      <c r="A115" s="54" t="s">
         <v>147</v>
       </c>
       <c r="B115" s="30" t="s">
         <v>110</v>
       </c>
       <c r="C115" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="D115" s="50" t="s">
+      <c r="D115" s="44" t="s">
         <v>148</v>
       </c>
-      <c r="E115" s="57">
-[...2 lines deleted...]
-      <c r="F115" s="57">
+      <c r="E115" s="36">
+        <v>2</v>
+      </c>
+      <c r="F115" s="36">
         <v>1</v>
       </c>
-      <c r="G115" s="57">
-[...2 lines deleted...]
-      <c r="H115" s="57">
+      <c r="G115" s="36">
+        <v>2</v>
+      </c>
+      <c r="H115" s="36">
         <v>6</v>
       </c>
       <c r="I115" s="30">
         <v>2</v>
       </c>
       <c r="J115" s="30">
         <v>0</v>
       </c>
       <c r="K115" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A116" s="61"/>
+      <c r="A116" s="55"/>
       <c r="B116" s="30" t="s">
         <v>131</v>
       </c>
       <c r="C116" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="D116" s="51"/>
-[...3 lines deleted...]
-      <c r="H116" s="58"/>
+      <c r="D116" s="45"/>
+      <c r="E116" s="37"/>
+      <c r="F116" s="37"/>
+      <c r="G116" s="37"/>
+      <c r="H116" s="37"/>
       <c r="I116" s="35">
         <v>0</v>
       </c>
       <c r="J116" s="35">
         <v>1</v>
       </c>
       <c r="K116" s="35">
         <v>4</v>
       </c>
     </row>
     <row r="117" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A117" s="41" t="s">
+      <c r="A117" s="43" t="s">
         <v>145</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D117" s="41" t="s">
+      <c r="D117" s="43" t="s">
         <v>114</v>
       </c>
-      <c r="E117" s="41">
-[...2 lines deleted...]
-      <c r="F117" s="41">
+      <c r="E117" s="43">
+        <v>2</v>
+      </c>
+      <c r="F117" s="43">
         <v>1</v>
       </c>
-      <c r="G117" s="57">
-[...2 lines deleted...]
-      <c r="H117" s="57">
+      <c r="G117" s="36">
+        <v>2</v>
+      </c>
+      <c r="H117" s="36">
         <v>6</v>
       </c>
       <c r="I117" s="13">
         <v>2</v>
       </c>
       <c r="J117" s="13">
         <v>0</v>
       </c>
       <c r="K117" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="49"/>
+      <c r="A118" s="40"/>
       <c r="B118" s="9" t="s">
         <v>157</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D118" s="49"/>
-[...3 lines deleted...]
-      <c r="H118" s="58"/>
+      <c r="D118" s="40"/>
+      <c r="E118" s="40"/>
+      <c r="F118" s="40"/>
+      <c r="G118" s="37"/>
+      <c r="H118" s="37"/>
       <c r="I118" s="10">
         <v>0</v>
       </c>
       <c r="J118" s="10">
         <v>2</v>
       </c>
       <c r="K118" s="10">
         <v>8</v>
       </c>
     </row>
     <row r="119" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A119" s="56"/>
       <c r="B119" s="56"/>
       <c r="H119" s="1" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="120" spans="1:11" x14ac:dyDescent="0.25">
       <c r="G120" s="3"/>
       <c r="H120" s="3"/>
       <c r="I120" s="3"/>
       <c r="J120" s="3"/>
     </row>
     <row r="121" spans="1:11" x14ac:dyDescent="0.25">
       <c r="G121" s="56" t="s">
         <v>122</v>
       </c>
       <c r="H121" s="56"/>
       <c r="I121" s="56"/>
       <c r="J121" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="255">
-    <mergeCell ref="H113:H114"/>
-[...64 lines deleted...]
-    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="H50:H51"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="A38:A39"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="D48:D49"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="D50:D51"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="D40:D41"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="D45:D46"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="H45:H46"/>
+    <mergeCell ref="G50:G51"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="G14:G16"/>
+    <mergeCell ref="G9:G10"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="F7:F8"/>
+    <mergeCell ref="E55:E56"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G38:G39"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="G55:G56"/>
+    <mergeCell ref="F45:F46"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="F14:F16"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="H14:H16"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="E45:E46"/>
+    <mergeCell ref="F50:F51"/>
+    <mergeCell ref="G45:G46"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="F53:F54"/>
+    <mergeCell ref="F48:F49"/>
+    <mergeCell ref="G121:J121"/>
+    <mergeCell ref="H100:H101"/>
+    <mergeCell ref="H82:H83"/>
+    <mergeCell ref="H85:H86"/>
+    <mergeCell ref="H40:H41"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="H77:H79"/>
+    <mergeCell ref="F82:F83"/>
+    <mergeCell ref="H93:H94"/>
+    <mergeCell ref="H88:H90"/>
+    <mergeCell ref="G88:G90"/>
+    <mergeCell ref="E85:E86"/>
+    <mergeCell ref="H55:H56"/>
+    <mergeCell ref="H57:H58"/>
+    <mergeCell ref="H48:H49"/>
+    <mergeCell ref="E82:E83"/>
+    <mergeCell ref="E77:E79"/>
+    <mergeCell ref="A119:B119"/>
+    <mergeCell ref="A108:A109"/>
+    <mergeCell ref="A96:A97"/>
+    <mergeCell ref="D96:D97"/>
+    <mergeCell ref="E96:E97"/>
+    <mergeCell ref="F96:F97"/>
+    <mergeCell ref="G96:G97"/>
+    <mergeCell ref="G117:G118"/>
+    <mergeCell ref="A117:A118"/>
+    <mergeCell ref="D117:D118"/>
+    <mergeCell ref="E117:E118"/>
+    <mergeCell ref="F117:F118"/>
+    <mergeCell ref="A110:A111"/>
+    <mergeCell ref="D110:D111"/>
+    <mergeCell ref="E110:E111"/>
+    <mergeCell ref="F110:F111"/>
+    <mergeCell ref="A115:A116"/>
+    <mergeCell ref="D115:D116"/>
+    <mergeCell ref="G110:G111"/>
+    <mergeCell ref="D113:D114"/>
+    <mergeCell ref="E113:E114"/>
+    <mergeCell ref="A93:A94"/>
+    <mergeCell ref="F108:F109"/>
+    <mergeCell ref="E108:E109"/>
+    <mergeCell ref="D108:D109"/>
+    <mergeCell ref="G108:G109"/>
+    <mergeCell ref="D100:D101"/>
+    <mergeCell ref="G100:G101"/>
+    <mergeCell ref="G102:G104"/>
+    <mergeCell ref="A113:A114"/>
+    <mergeCell ref="F113:F114"/>
+    <mergeCell ref="G113:G114"/>
+    <mergeCell ref="E100:E101"/>
+    <mergeCell ref="F100:F101"/>
+    <mergeCell ref="G106:G107"/>
+    <mergeCell ref="A106:A107"/>
+    <mergeCell ref="D106:D107"/>
+    <mergeCell ref="E106:E107"/>
+    <mergeCell ref="F106:F107"/>
+    <mergeCell ref="D93:D94"/>
+    <mergeCell ref="A102:A104"/>
+    <mergeCell ref="D102:D104"/>
+    <mergeCell ref="E102:E104"/>
+    <mergeCell ref="F102:F104"/>
+    <mergeCell ref="A100:A101"/>
+    <mergeCell ref="A77:A79"/>
+    <mergeCell ref="A85:A86"/>
+    <mergeCell ref="D88:D90"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="A80:A81"/>
+    <mergeCell ref="E53:E54"/>
+    <mergeCell ref="E67:E68"/>
+    <mergeCell ref="A67:A68"/>
+    <mergeCell ref="D67:D68"/>
+    <mergeCell ref="D62:D63"/>
+    <mergeCell ref="A62:A63"/>
+    <mergeCell ref="A57:A58"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="E72:E73"/>
+    <mergeCell ref="D80:D81"/>
+    <mergeCell ref="E80:E81"/>
+    <mergeCell ref="E88:E90"/>
+    <mergeCell ref="A88:A90"/>
+    <mergeCell ref="A71:K71"/>
+    <mergeCell ref="G59:G60"/>
+    <mergeCell ref="D57:D58"/>
+    <mergeCell ref="H62:H63"/>
+    <mergeCell ref="E57:E58"/>
+    <mergeCell ref="E62:E63"/>
     <mergeCell ref="J72:K72"/>
     <mergeCell ref="F72:G72"/>
     <mergeCell ref="F62:F63"/>
     <mergeCell ref="A48:A49"/>
     <mergeCell ref="G62:G63"/>
     <mergeCell ref="H53:H54"/>
     <mergeCell ref="H72:H73"/>
     <mergeCell ref="H67:H68"/>
     <mergeCell ref="A72:A73"/>
     <mergeCell ref="B72:B73"/>
     <mergeCell ref="D55:D56"/>
     <mergeCell ref="D53:D54"/>
     <mergeCell ref="C72:C73"/>
     <mergeCell ref="E48:E49"/>
     <mergeCell ref="D72:D73"/>
     <mergeCell ref="F59:F60"/>
     <mergeCell ref="I72:I73"/>
     <mergeCell ref="E50:E51"/>
     <mergeCell ref="A59:A60"/>
     <mergeCell ref="G67:G68"/>
     <mergeCell ref="F67:F68"/>
     <mergeCell ref="F57:F58"/>
     <mergeCell ref="E59:E60"/>
     <mergeCell ref="H59:H60"/>
-    <mergeCell ref="A77:A79"/>
-[...139 lines deleted...]
-    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="D14:D16"/>
+    <mergeCell ref="E14:E16"/>
+    <mergeCell ref="A14:A16"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="F9:F10"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="G40:G41"/>
+    <mergeCell ref="D38:D39"/>
+    <mergeCell ref="H38:H39"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="E40:E41"/>
+    <mergeCell ref="F40:F41"/>
+    <mergeCell ref="E38:E39"/>
+    <mergeCell ref="F38:F39"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="D30:D31"/>
     <mergeCell ref="A34:K34"/>
-    <mergeCell ref="H50:H51"/>
-[...21 lines deleted...]
-    <mergeCell ref="G50:G51"/>
+    <mergeCell ref="G53:G54"/>
+    <mergeCell ref="G48:G49"/>
+    <mergeCell ref="D59:D60"/>
+    <mergeCell ref="E93:E94"/>
+    <mergeCell ref="G82:G83"/>
+    <mergeCell ref="F85:F86"/>
+    <mergeCell ref="G85:G86"/>
+    <mergeCell ref="F77:F79"/>
+    <mergeCell ref="D82:D83"/>
+    <mergeCell ref="D77:D79"/>
+    <mergeCell ref="F55:F56"/>
+    <mergeCell ref="D85:D86"/>
+    <mergeCell ref="F93:F94"/>
+    <mergeCell ref="G77:G79"/>
+    <mergeCell ref="G57:G58"/>
+    <mergeCell ref="H113:H114"/>
+    <mergeCell ref="E115:E116"/>
+    <mergeCell ref="F115:F116"/>
+    <mergeCell ref="G115:G116"/>
+    <mergeCell ref="H115:H116"/>
+    <mergeCell ref="F80:F81"/>
+    <mergeCell ref="G80:G81"/>
+    <mergeCell ref="H80:H81"/>
+    <mergeCell ref="H117:H118"/>
+    <mergeCell ref="H96:H97"/>
+    <mergeCell ref="H102:H104"/>
+    <mergeCell ref="H108:H109"/>
+    <mergeCell ref="H106:H107"/>
+    <mergeCell ref="G93:G94"/>
+    <mergeCell ref="F88:F90"/>
+    <mergeCell ref="H110:H111"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>new</vt:lpstr>
     </vt:vector>