--- v0 (2025-10-23)
+++ v1 (2026-04-18)
@@ -171,86 +171,86 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75736E6E" w14:textId="77777777" w:rsidR="003E4ED8" w:rsidRDefault="003E4ED8" w:rsidP="003E4ED8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>PRIJAVA NA KONKURS ZA UPIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68606E7D" w14:textId="405A3718" w:rsidR="005D2E2C" w:rsidRPr="003E4ED8" w:rsidRDefault="003E4ED8" w:rsidP="005D2E2C">
+    <w:p w14:paraId="68606E7D" w14:textId="08554C36" w:rsidR="005D2E2C" w:rsidRPr="003E4ED8" w:rsidRDefault="003E4ED8" w:rsidP="005D2E2C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E4ED8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Na I. ciklus </w:t>
       </w:r>
       <w:r w:rsidR="000355B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>studija u akademskoj 202</w:t>
       </w:r>
-      <w:r w:rsidR="00C9063A">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="002527B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00F727DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>./202</w:t>
       </w:r>
-      <w:r w:rsidR="00C9063A">
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="002527B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="003E4ED8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. godini na studijski program</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="567BAD6A" w14:textId="77777777" w:rsidR="003E4ED8" w:rsidRPr="003E4ED8" w:rsidRDefault="003E4ED8" w:rsidP="003E4ED8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E4ED8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B8ACF3" w14:textId="77777777" w:rsidR="005D2E2C" w:rsidRDefault="003E4ED8" w:rsidP="003E4ED8">
       <w:pPr>
@@ -567,74 +567,74 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Internacionalna poslovno – informaciona akademija, Kulina bana br. 2, 75000 Tuzla, BiH.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60698EEF" w14:textId="77777777" w:rsidR="00844C78" w:rsidRDefault="00844C78" w:rsidP="00844C78">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Koordinatnamreatabele"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="1511"/>
         <w:gridCol w:w="1510"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
       <w:tr w:rsidR="00844C78" w14:paraId="48C3800C" w14:textId="77777777" w:rsidTr="00A979B7">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C9D4742" w14:textId="77777777" w:rsidR="00844C78" w:rsidRPr="00844C78" w:rsidRDefault="00844C78" w:rsidP="00844C78">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Paragrafspiska"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>LIČNI PODACI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00844C78" w14:paraId="134487F6" w14:textId="77777777" w:rsidTr="00844C78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -708,51 +708,51 @@
           <w:p w14:paraId="4B2C8670" w14:textId="77777777" w:rsidR="00844C78" w:rsidRPr="00844C78" w:rsidRDefault="00844C78" w:rsidP="00844C78">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Ime oca:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00844C78" w14:paraId="04F0D20F" w14:textId="77777777" w:rsidTr="00453924">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="TableGrid"/>
+              <w:tblStyle w:val="Koordinatnamreatabele"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="976" w:tblpY="-107"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="454"/>
               <w:gridCol w:w="454"/>
               <w:gridCol w:w="454"/>
               <w:gridCol w:w="454"/>
               <w:gridCol w:w="454"/>
               <w:gridCol w:w="454"/>
               <w:gridCol w:w="454"/>
               <w:gridCol w:w="454"/>
               <w:gridCol w:w="454"/>
               <w:gridCol w:w="454"/>
               <w:gridCol w:w="454"/>
               <w:gridCol w:w="454"/>
               <w:gridCol w:w="454"/>
             </w:tblGrid>
             <w:tr w:rsidR="00844C78" w14:paraId="41F98C62" w14:textId="77777777" w:rsidTr="00844C78">
               <w:trPr>
                 <w:trHeight w:val="170"/>
               </w:trPr>
               <w:tc>
@@ -1399,69 +1399,69 @@
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="12B27974" w14:textId="77777777" w:rsidR="00A979B7" w:rsidRPr="00A979B7" w:rsidRDefault="00A979B7" w:rsidP="00A979B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63EA12B5" w14:textId="77777777" w:rsidR="00A979B7" w:rsidRPr="00A979B7" w:rsidRDefault="00A979B7" w:rsidP="00A979B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Koordinatnamreatabele"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A979B7" w14:paraId="1A04351F" w14:textId="77777777" w:rsidTr="00A979B7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25DC931B" w14:textId="77777777" w:rsidR="00A979B7" w:rsidRPr="00A979B7" w:rsidRDefault="00A979B7" w:rsidP="00A979B7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Paragrafspiska"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1680"/>
               </w:tabs>
               <w:spacing w:before="240" w:after="160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>PREBIVALIŠTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A979B7" w14:paraId="1B47678B" w14:textId="77777777" w:rsidTr="00A979B7">
         <w:tc>
@@ -1596,69 +1596,69 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34BD20FF" w14:textId="77777777" w:rsidR="00A979B7" w:rsidRDefault="00A979B7" w:rsidP="00A979B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1680"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56A79BB8" w14:textId="77777777" w:rsidR="00A979B7" w:rsidRDefault="00A979B7" w:rsidP="00A979B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1680"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Koordinatnamreatabele"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="3397"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A979B7" w14:paraId="679D9AF2" w14:textId="77777777" w:rsidTr="00F268F9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="770DCDD0" w14:textId="77777777" w:rsidR="00A979B7" w:rsidRPr="00A979B7" w:rsidRDefault="00A979B7" w:rsidP="00A979B7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Paragrafspiska"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1680"/>
               </w:tabs>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>PODACI O ZAVRŠENOM SREDNJOŠKOLSKOM OBRAZOVANJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A979B7" w14:paraId="1B847961" w14:textId="77777777" w:rsidTr="00F268F9">
         <w:tc>
@@ -1813,51 +1813,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5AC54308" w14:textId="77777777" w:rsidR="00A979B7" w:rsidRPr="00A979B7" w:rsidRDefault="00A979B7" w:rsidP="00A979B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1680"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CA963E5" w14:textId="77777777" w:rsidR="00A979B7" w:rsidRPr="00A979B7" w:rsidRDefault="00A979B7" w:rsidP="00A979B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Koordinatnamreatabele"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A979B7" w14:paraId="389A3330" w14:textId="77777777" w:rsidTr="00A979B7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="696A27CC" w14:textId="77777777" w:rsidR="00A979B7" w:rsidRDefault="00A979B7" w:rsidP="00A979B7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1974,147 +1974,147 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0EAA9D98" w14:textId="77777777" w:rsidR="00A979B7" w:rsidRPr="00A979B7" w:rsidRDefault="00A979B7" w:rsidP="00A979B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A979B7" w:rsidRPr="00A979B7">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1933D3C6" w14:textId="77777777" w:rsidR="0050553E" w:rsidRDefault="0050553E" w:rsidP="003E4ED8">
+    <w:p w14:paraId="59072044" w14:textId="77777777" w:rsidR="006B0BC7" w:rsidRDefault="006B0BC7" w:rsidP="003E4ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F6B5A6D" w14:textId="77777777" w:rsidR="0050553E" w:rsidRDefault="0050553E" w:rsidP="003E4ED8">
+    <w:p w14:paraId="6AA40098" w14:textId="77777777" w:rsidR="006B0BC7" w:rsidRDefault="006B0BC7" w:rsidP="003E4ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1749455710"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="484C5463" w14:textId="77777777" w:rsidR="00A979B7" w:rsidRDefault="00A979B7">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Podnoje"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:eastAsia="hr-HR"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6210798C" wp14:editId="2D13CD5F">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:align>center</wp:align>
                   </wp:positionH>
                   <wp:positionV relativeFrom="bottomMargin">
                     <wp:align>center</wp:align>
                   </wp:positionV>
                   <wp:extent cx="551815" cy="238760"/>
                   <wp:effectExtent l="19050" t="19050" r="19685" b="18415"/>
                   <wp:wrapNone/>
                   <wp:docPr id="4" name="Double Bracket 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2314,77 +2314,77 @@
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
             <mc:Fallback>
               <w:pict>
                 <v:shapetype w14:anchorId="764171E3" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                   <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                   <o:lock v:ext="edit" shapetype="t"/>
                 </v:shapetype>
                 <v:shape id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:0;margin-top:0;width:434.5pt;height:0;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7fKoYuQEAAFcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi+L7YDZAuMOD2k7S7d&#10;FqDdBzCSbAuTRYFUYufvJ6lJWmy3YTAgUCL5+PhIb+7m0YqTJjbo2qJeVIXQTqIyrm+Lny+Pn9aF&#10;4ABOgUWn2+KsubjbfvywmXyjlzigVZpEBHHcTL4thhB8U5YsBz0CL9BrF50d0gghXqkvFcEU0Udb&#10;LqvqczkhKU8oNXN8vX91FtuM33Vahh9dxzoI2xaRW8gn5fOQznK7gaYn8IORFxrwDyxGMC4WvUHd&#10;QwBxJPMX1GgkIWMXFhLHErvOSJ17iN3U1R/dPA/gde4lisP+JhP/P1j5/bRze0rU5eye/RPKXywc&#10;7gZwvc4EXs4+Dq5OUpWT5+aWki7s9yQO0zdUMQaOAbMKc0djgoz9iTmLfb6JrecgZHxcrep1vYoz&#10;kVdfCc010ROHrxpHkYy24EBg+iHs0Lk4UqQ6l4HTE4dEC5prQqrq8NFYmydrnZgi9+WXqsoZjNao&#10;5E1xTP1hZ0mcIC7HukpfbjJ63ocRHp3KaIMG9XCxAxj7asfq1l20SXKk3ePmgOq8p6tmcXqZ5mXT&#10;0nq8v+fst/9h+xsAAP//AwBQSwMEFAAGAAgAAAAhAPWmTdfXAAAAAgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAMhu9IvENkJC6IpexQldJ0gqEdECc2Djt6jWkKjVM16VbeHo8LXCx9+q3fn6vV&#10;7Ht1pDF2gQ3cLTJQxE2wHbcG3neb2wJUTMgW+8Bk4JsirOrLiwpLG078RsdtapWUcCzRgEtpKLWO&#10;jSOPcREGYsk+wugxCY6ttiOepNz3epllufbYsVxwONDaUfO1nbyBDbn+KRTL55fpNcvjfo8368/c&#10;mOur+fEBVKI5/S3DWV/UoRanQ5jYRtUbkEfS75SsyO8FD2fUdaX/q9c/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhALt8qhi5AQAAVwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAPWmTdfXAAAAAgEAAA8AAAAAAAAAAAAAAAAAEwQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokecolor="gray" strokeweight="1pt">
                   <w10:wrap anchorx="margin" anchory="margin"/>
                 </v:shape>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AE0B7EC" w14:textId="77777777" w:rsidR="0050553E" w:rsidRDefault="0050553E" w:rsidP="003E4ED8">
+    <w:p w14:paraId="0EB4AC1E" w14:textId="77777777" w:rsidR="006B0BC7" w:rsidRDefault="006B0BC7" w:rsidP="003E4ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1132C25C" w14:textId="77777777" w:rsidR="0050553E" w:rsidRDefault="0050553E" w:rsidP="003E4ED8">
+    <w:p w14:paraId="4235982F" w14:textId="77777777" w:rsidR="006B0BC7" w:rsidRDefault="006B0BC7" w:rsidP="003E4ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="435817C3" w14:textId="77777777" w:rsidR="003E4ED8" w:rsidRPr="003E4ED8" w:rsidRDefault="003E4ED8" w:rsidP="003E4ED8">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Zaglavlje"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16C42546"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33360746"/>
     <w:lvl w:ilvl="0" w:tplc="041A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -2808,67 +2808,71 @@
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E4ED8"/>
     <w:rsid w:val="000355B0"/>
     <w:rsid w:val="001F7843"/>
+    <w:rsid w:val="002527B7"/>
     <w:rsid w:val="002D0CA4"/>
     <w:rsid w:val="003E4ED8"/>
     <w:rsid w:val="004B5CED"/>
     <w:rsid w:val="0050553E"/>
     <w:rsid w:val="00543A38"/>
     <w:rsid w:val="00571FF2"/>
     <w:rsid w:val="005D2E2C"/>
     <w:rsid w:val="005D3037"/>
     <w:rsid w:val="005E543D"/>
     <w:rsid w:val="005E7039"/>
     <w:rsid w:val="00611B61"/>
     <w:rsid w:val="00686DE4"/>
+    <w:rsid w:val="006B0BC7"/>
+    <w:rsid w:val="00813FE3"/>
     <w:rsid w:val="00844C78"/>
     <w:rsid w:val="008E295F"/>
     <w:rsid w:val="00A979B7"/>
     <w:rsid w:val="00BA4780"/>
     <w:rsid w:val="00C9063A"/>
+    <w:rsid w:val="00C937DC"/>
     <w:rsid w:val="00CF788F"/>
     <w:rsid w:val="00D74728"/>
     <w:rsid w:val="00DE6CB4"/>
     <w:rsid w:val="00F727DC"/>
     <w:rsid w:val="00F76F50"/>
     <w:rsid w:val="00FE38FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -3255,176 +3259,176 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normalno">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Zadanifontparagrafa">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normalnatabela">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezspiska">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Zaglavlje">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Normalno"/>
+    <w:link w:val="ZaglavljeZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003E4ED8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZaglavljeZnak">
+    <w:name w:val="Zaglavlje Znak"/>
+    <w:basedOn w:val="Zadanifontparagrafa"/>
+    <w:link w:val="Zaglavlje"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003E4ED8"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Podnoje">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Normalno"/>
+    <w:link w:val="PodnojeZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003E4ED8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PodnojeZnak">
+    <w:name w:val="Podnožje Znak"/>
+    <w:basedOn w:val="Zadanifontparagrafa"/>
+    <w:link w:val="Podnoje"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003E4ED8"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Paragrafspiska">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normalno"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00844C78"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Koordinatnamreatabele">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normalnatabela"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00844C78"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Tekstubalonu">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:basedOn w:val="Normalno"/>
+    <w:link w:val="TekstubalonuZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00611B61"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstubalonuZnak">
+    <w:name w:val="Tekst u balonu Znak"/>
+    <w:basedOn w:val="Zadanifontparagrafa"/>
+    <w:link w:val="Tekstubalonu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00611B61"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">