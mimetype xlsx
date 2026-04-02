--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -3,86 +3,86 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Korisnik\Desktop\IPI akademija\Ljetni semestar 25-26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5BF5E8E6-549E-4872-8B34-359FDAB2D21B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0869593F-0A11-4CB2-A3DA-33E112E07A98}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="I godina" sheetId="12" r:id="rId1"/>
     <sheet name="I god vjezbe" sheetId="13" r:id="rId2"/>
     <sheet name="II godina" sheetId="5" r:id="rId3"/>
     <sheet name="II god vjezbe" sheetId="14" r:id="rId4"/>
     <sheet name="III i IV godina" sheetId="11" r:id="rId5"/>
     <sheet name="III i IV god vjezbe" sheetId="15" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="481" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="481" uniqueCount="202">
   <si>
     <t>Dan</t>
   </si>
   <si>
     <t>Predmet</t>
   </si>
   <si>
     <t>Nastavnik</t>
   </si>
   <si>
     <t>Vrijeme</t>
   </si>
   <si>
     <t>Učionica</t>
   </si>
   <si>
     <t>Ponedjeljak</t>
   </si>
   <si>
     <t>Utorak</t>
   </si>
   <si>
     <t>Srijeda</t>
   </si>
   <si>
@@ -638,50 +638,56 @@
     <t>RASPORED PREDAVANJA ZA STUDENTE TREĆE i ČETVRTE GODINE AK. 2025./2026.</t>
   </si>
   <si>
     <t>RASPORED VJEŽBI ZA STUDENTE TREĆE i ČETVRTE GODINE AK. 2025./2026.</t>
   </si>
   <si>
     <t>18:25 -20:50</t>
   </si>
   <si>
     <t>Edin Husović, MA prava email: ehusovic91@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve"> 17:50 - 19:25</t>
   </si>
   <si>
     <t>15:25 - 17:50</t>
   </si>
   <si>
     <t>13:00 - 15:25</t>
   </si>
   <si>
     <t>14:35 - 17:00</t>
   </si>
   <si>
     <t>17:30 - 19:05</t>
+  </si>
+  <si>
+    <t>14:55 - 16:30</t>
+  </si>
+  <si>
+    <t>16:30 - 18:55</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1071,121 +1077,121 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFCCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1501,227 +1507,227 @@
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView zoomScale="81" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="G7" sqref="G7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="10.88671875" customWidth="1"/>
     <col min="3" max="3" width="14.88671875" customWidth="1"/>
     <col min="4" max="4" width="36.33203125" customWidth="1"/>
     <col min="5" max="5" width="36.109375" customWidth="1"/>
     <col min="6" max="6" width="14.88671875" customWidth="1"/>
     <col min="7" max="7" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="17.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A1" s="71" t="s">
+      <c r="A1" s="65" t="s">
         <v>187</v>
       </c>
-      <c r="B1" s="71"/>
-[...4 lines deleted...]
-      <c r="G1" s="71"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
     </row>
     <row r="2" spans="1:7" ht="17.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A2" s="72" t="s">
+      <c r="A2" s="69" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="73"/>
-[...4 lines deleted...]
-      <c r="G2" s="73"/>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="70"/>
+      <c r="G2" s="70"/>
     </row>
     <row r="4" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B4" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>68</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="38.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="68" t="s">
+      <c r="B5" s="66" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="35" t="s">
         <v>70</v>
       </c>
       <c r="D5" s="38" t="s">
         <v>58</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>182</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>125</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="B6" s="70"/>
+      <c r="B6" s="68"/>
       <c r="C6" s="17" t="s">
         <v>77</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>143</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="B7" s="69" t="s">
+      <c r="B7" s="67" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>79</v>
       </c>
       <c r="D7" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>61</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>121</v>
       </c>
       <c r="G7" s="17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="B8" s="70"/>
+      <c r="B8" s="68"/>
       <c r="C8" s="17" t="s">
         <v>69</v>
       </c>
       <c r="D8" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="16" t="s">
         <v>132</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
       <c r="B9" s="33" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="34" t="s">
         <v>78</v>
       </c>
       <c r="D9" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="F9" s="16" t="s">
         <v>125</v>
       </c>
       <c r="G9" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="B10" s="68" t="s">
+      <c r="B10" s="66" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="33" t="s">
         <v>70</v>
       </c>
       <c r="D10" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>47</v>
       </c>
       <c r="F10" s="16" t="s">
         <v>124</v>
       </c>
       <c r="G10" s="17" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="38.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="69"/>
+      <c r="B11" s="67"/>
       <c r="C11" s="36" t="s">
         <v>77</v>
       </c>
       <c r="D11" s="37" t="s">
         <v>135</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>139</v>
       </c>
       <c r="F11" s="16" t="s">
         <v>138</v>
       </c>
       <c r="G11" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="B12" s="70"/>
+      <c r="B12" s="68"/>
       <c r="C12" s="17" t="s">
         <v>69</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>103</v>
       </c>
       <c r="F12" s="16" t="s">
         <v>195</v>
       </c>
       <c r="G12" s="17" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
       <c r="B13" s="17" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>70</v>
       </c>
       <c r="D13" s="17" t="s">
         <v>20</v>
@@ -1783,417 +1789,417 @@
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="12.44140625" style="2" customWidth="1"/>
     <col min="2" max="3" width="27.6640625" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5546875" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.6640625" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.5546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="18.33203125" style="2" customWidth="1"/>
     <col min="9" max="9" width="21.33203125" style="2" customWidth="1"/>
     <col min="10" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.35">
       <c r="A1" s="12"/>
-      <c r="B1" s="63" t="s">
+      <c r="B1" s="73" t="s">
         <v>188</v>
       </c>
-      <c r="C1" s="63"/>
-[...3 lines deleted...]
-      <c r="G1" s="63"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
       <c r="H1" s="12"/>
     </row>
     <row r="2" spans="1:8" ht="16.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="12"/>
-      <c r="B2" s="63" t="s">
+      <c r="B2" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="C2" s="63"/>
-[...3 lines deleted...]
-      <c r="G2" s="63"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
       <c r="H2" s="12"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B3" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>87</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="15" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="B4" s="65" t="s">
+      <c r="B4" s="75" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="46" t="s">
         <v>106</v>
       </c>
       <c r="D4" s="18">
         <v>1</v>
       </c>
       <c r="E4" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>128</v>
       </c>
       <c r="G4" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="B5" s="66"/>
+      <c r="B5" s="76"/>
       <c r="C5" s="39" t="s">
         <v>107</v>
       </c>
       <c r="D5" s="18">
         <v>2</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="27" t="s">
         <v>164</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B6" s="28" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="29" t="s">
         <v>115</v>
       </c>
       <c r="D6" s="45">
         <v>1</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>164</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="61" t="s">
+      <c r="B7" s="71" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="29" t="s">
         <v>108</v>
       </c>
       <c r="D7" s="18">
         <v>1</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="27" t="s">
         <v>122</v>
       </c>
       <c r="G7" s="18" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B8" s="62"/>
-      <c r="C8" s="61" t="s">
+      <c r="B8" s="72"/>
+      <c r="C8" s="71" t="s">
         <v>114</v>
       </c>
       <c r="D8" s="18">
         <v>2</v>
       </c>
       <c r="E8" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="44" t="s">
         <v>197</v>
       </c>
       <c r="G8" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="62"/>
-      <c r="C9" s="67"/>
+      <c r="B9" s="72"/>
+      <c r="C9" s="77"/>
       <c r="D9" s="18">
         <v>3</v>
       </c>
       <c r="E9" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="18" t="s">
         <v>196</v>
       </c>
       <c r="G9" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="B10" s="67"/>
+      <c r="B10" s="77"/>
       <c r="C10" s="40" t="s">
         <v>108</v>
       </c>
       <c r="D10" s="18">
         <v>4</v>
       </c>
       <c r="E10" s="18" t="s">
         <v>6</v>
       </c>
       <c r="F10" s="27" t="s">
         <v>145</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="61" t="s">
+      <c r="B11" s="71" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="61" t="s">
+      <c r="C11" s="71" t="s">
         <v>118</v>
       </c>
       <c r="D11" s="18">
         <v>1</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="27" t="s">
         <v>168</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B12" s="62"/>
-      <c r="C12" s="62"/>
+      <c r="B12" s="72"/>
+      <c r="C12" s="72"/>
       <c r="D12" s="18">
         <v>2</v>
       </c>
       <c r="E12" s="18" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="27" t="s">
         <v>169</v>
       </c>
       <c r="G12" s="44" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B13" s="62"/>
-      <c r="C13" s="62"/>
+      <c r="B13" s="72"/>
+      <c r="C13" s="72"/>
       <c r="D13" s="18">
         <v>3</v>
       </c>
       <c r="E13" s="18" t="s">
         <v>10</v>
       </c>
       <c r="F13" s="27" t="s">
         <v>170</v>
       </c>
       <c r="G13" s="18" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B14" s="64" t="s">
+      <c r="B14" s="74" t="s">
         <v>58</v>
       </c>
-      <c r="C14" s="61" t="s">
+      <c r="C14" s="71" t="s">
         <v>183</v>
       </c>
       <c r="D14" s="18">
         <v>1</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>6</v>
       </c>
       <c r="F14" s="27" t="s">
         <v>130</v>
       </c>
       <c r="G14" s="18" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B15" s="64"/>
-      <c r="C15" s="67"/>
+      <c r="B15" s="74"/>
+      <c r="C15" s="77"/>
       <c r="D15" s="18">
         <v>2</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>166</v>
       </c>
       <c r="F15" s="27" t="s">
         <v>167</v>
       </c>
       <c r="G15" s="18" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="64" t="s">
+      <c r="B16" s="74" t="s">
         <v>22</v>
       </c>
-      <c r="C16" s="61" t="s">
+      <c r="C16" s="71" t="s">
         <v>134</v>
       </c>
       <c r="D16" s="18">
         <v>1</v>
       </c>
       <c r="E16" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F16" s="18" t="s">
         <v>140</v>
       </c>
       <c r="G16" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B17" s="64"/>
-      <c r="C17" s="62"/>
+      <c r="B17" s="74"/>
+      <c r="C17" s="72"/>
       <c r="D17" s="18">
         <v>2</v>
       </c>
       <c r="E17" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F17" s="18" t="s">
         <v>145</v>
       </c>
       <c r="G17" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="18" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B18" s="64"/>
-      <c r="C18" s="67"/>
+      <c r="B18" s="74"/>
+      <c r="C18" s="77"/>
       <c r="D18" s="18">
         <v>3</v>
       </c>
       <c r="E18" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F18" s="18" t="s">
         <v>145</v>
       </c>
       <c r="G18" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B19" s="61" t="s">
+      <c r="B19" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="C19" s="61" t="s">
+      <c r="C19" s="71" t="s">
         <v>113</v>
       </c>
       <c r="D19" s="18">
         <v>1</v>
       </c>
       <c r="E19" s="44" t="s">
         <v>7</v>
       </c>
       <c r="F19" s="27" t="s">
         <v>123</v>
       </c>
       <c r="G19" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B20" s="62"/>
-      <c r="C20" s="62"/>
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
       <c r="D20" s="18">
         <v>2</v>
       </c>
       <c r="E20" s="44" t="s">
         <v>7</v>
       </c>
       <c r="F20" s="18" t="s">
         <v>124</v>
       </c>
       <c r="G20" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B21" s="62"/>
-      <c r="C21" s="62"/>
+      <c r="B21" s="72"/>
+      <c r="C21" s="72"/>
       <c r="D21" s="18">
         <v>3</v>
       </c>
       <c r="E21" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F21" s="27" t="s">
         <v>126</v>
       </c>
       <c r="G21" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B22" s="62"/>
-      <c r="C22" s="62"/>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
       <c r="D22" s="18">
         <v>4</v>
       </c>
       <c r="E22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F22" s="27" t="s">
         <v>127</v>
       </c>
       <c r="G22" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="2:7" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B23" s="29" t="s">
         <v>23</v>
       </c>
       <c r="C23" s="29" t="s">
         <v>119</v>
       </c>
       <c r="D23" s="18">
         <v>1</v>
       </c>
       <c r="E23" s="18" t="s">
         <v>6</v>
@@ -2230,283 +2236,283 @@
     <mergeCell ref="B19:B22"/>
     <mergeCell ref="B11:B13"/>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="B16:B18"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C11:C13"/>
     <mergeCell ref="C19:C22"/>
     <mergeCell ref="B7:B10"/>
     <mergeCell ref="C16:C18"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="C14:C15"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+      <selection activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="12.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="14.5546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="32.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="41.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.5546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="14.6640625" style="2" customWidth="1"/>
     <col min="7" max="7" width="18.44140625" style="2" customWidth="1"/>
     <col min="8" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="17.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A1" s="71" t="s">
+      <c r="A1" s="65" t="s">
         <v>189</v>
       </c>
-      <c r="B1" s="71"/>
-[...3 lines deleted...]
-      <c r="F1" s="71"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
       <c r="G1" s="1"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
     </row>
     <row r="2" spans="1:9" ht="17.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A2" s="72" t="s">
+      <c r="A2" s="69" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="72"/>
-[...3 lines deleted...]
-      <c r="F2" s="72"/>
+      <c r="B2" s="69"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
       <c r="G2" s="19"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
     </row>
     <row r="4" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>68</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A5" s="69" t="s">
+      <c r="A5" s="67" t="s">
         <v>166</v>
       </c>
       <c r="B5" s="17" t="s">
         <v>80</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="47" t="s">
         <v>50</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>125</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A6" s="70"/>
+      <c r="A6" s="68"/>
       <c r="B6" s="18" t="s">
         <v>76</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="47" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>121</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="68" t="s">
+      <c r="A7" s="66" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="18" t="s">
         <v>81</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>186</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>136</v>
       </c>
       <c r="F7" s="17" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="70"/>
+      <c r="A8" s="68"/>
       <c r="B8" s="18" t="s">
         <v>185</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D8" s="25" t="s">
         <v>181</v>
       </c>
       <c r="E8" s="16" t="s">
         <v>180</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A9" s="68" t="s">
+      <c r="A9" s="66" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>80</v>
       </c>
       <c r="C9" s="17" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>49</v>
       </c>
       <c r="E9" s="16" t="s">
         <v>121</v>
       </c>
       <c r="F9" s="17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A10" s="69"/>
+      <c r="A10" s="67"/>
       <c r="B10" s="36" t="s">
         <v>76</v>
       </c>
       <c r="C10" s="37" t="s">
         <v>142</v>
       </c>
       <c r="D10" s="37" t="s">
         <v>194</v>
       </c>
       <c r="E10" s="48" t="s">
-        <v>155</v>
+        <v>200</v>
       </c>
       <c r="F10" s="36" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A11" s="70"/>
+      <c r="A11" s="68"/>
       <c r="B11" s="18" t="s">
         <v>70</v>
       </c>
       <c r="C11" s="17" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E11" s="16" t="s">
         <v>173</v>
       </c>
       <c r="F11" s="17" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A12" s="74" t="s">
+      <c r="A12" s="78" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C12" s="36" t="s">
         <v>62</v>
       </c>
       <c r="D12" s="37" t="s">
         <v>146</v>
       </c>
       <c r="E12" s="16" t="s">
         <v>121</v>
       </c>
       <c r="F12" s="36" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A13" s="75"/>
+      <c r="A13" s="79"/>
       <c r="B13" s="17" t="s">
         <v>76</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="47" t="s">
         <v>104</v>
       </c>
       <c r="E13" s="16" t="s">
         <v>144</v>
       </c>
       <c r="F13" s="17" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A14" s="76"/>
+      <c r="A14" s="80"/>
       <c r="B14" s="17" t="s">
         <v>70</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="47" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="36" t="s">
         <v>149</v>
       </c>
       <c r="F14" s="36" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="66" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="17" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="37" t="s">
         <v>55</v>
@@ -2569,149 +2575,149 @@
       <c r="A22" s="20" t="s">
         <v>105</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A12:A14"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="A7:A8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;LPVU IPI AKADEMIJA TUZLA</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:G23"/>
   <sheetViews>
-    <sheetView topLeftCell="B2" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E16" sqref="E16"/>
+    <sheetView tabSelected="1" topLeftCell="B2" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="F12" sqref="F12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.88671875" customWidth="1"/>
     <col min="2" max="2" width="33" customWidth="1"/>
     <col min="3" max="3" width="38.33203125" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" customWidth="1"/>
     <col min="6" max="6" width="14.44140625" customWidth="1"/>
     <col min="7" max="7" width="15.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="17.399999999999999" x14ac:dyDescent="0.35">
       <c r="A1" s="13"/>
-      <c r="B1" s="63" t="s">
+      <c r="B1" s="73" t="s">
         <v>190</v>
       </c>
-      <c r="C1" s="63"/>
-[...3 lines deleted...]
-      <c r="G1" s="63"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
     </row>
     <row r="2" spans="1:7" ht="17.399999999999999" x14ac:dyDescent="0.35">
       <c r="A2" s="11"/>
-      <c r="B2" s="63" t="s">
+      <c r="B2" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="C2" s="63"/>
-[...3 lines deleted...]
-      <c r="G2" s="63"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D3" s="2"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="B5" s="74" t="s">
+      <c r="B5" s="78" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="78" t="s">
+      <c r="C5" s="82" t="s">
         <v>108</v>
       </c>
       <c r="D5" s="18">
         <v>1</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="27" t="s">
         <v>145</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="B6" s="75"/>
-      <c r="C6" s="80"/>
+      <c r="B6" s="79"/>
+      <c r="C6" s="84"/>
       <c r="D6" s="18">
         <v>2</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>122</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="B7" s="76"/>
+      <c r="B7" s="80"/>
       <c r="C7" s="31" t="s">
         <v>110</v>
       </c>
       <c r="D7" s="18">
         <v>3</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="27" t="s">
         <v>140</v>
       </c>
       <c r="G7" s="18" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B8" s="23" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="30" t="s">
         <v>115</v>
       </c>
       <c r="D8" s="18">
         <v>1</v>
@@ -2778,222 +2784,222 @@
       </c>
       <c r="E11" s="18" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="27" t="s">
         <v>129</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:7" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B12" s="30" t="s">
         <v>86</v>
       </c>
       <c r="C12" s="37" t="s">
         <v>171</v>
       </c>
       <c r="D12" s="18">
         <v>1</v>
       </c>
       <c r="E12" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F12" s="27" t="s">
-        <v>140</v>
+        <v>201</v>
       </c>
       <c r="G12" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="B13" s="74" t="s">
+      <c r="B13" s="78" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="78" t="s">
+      <c r="C13" s="82" t="s">
         <v>112</v>
       </c>
       <c r="D13" s="18">
         <v>1</v>
       </c>
       <c r="E13" s="42" t="s">
         <v>8</v>
       </c>
       <c r="F13" s="27" t="s">
         <v>130</v>
       </c>
       <c r="G13" s="42" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="B14" s="75"/>
-      <c r="C14" s="79"/>
+      <c r="B14" s="79"/>
+      <c r="C14" s="83"/>
       <c r="D14" s="18">
         <v>2</v>
       </c>
       <c r="E14" s="31" t="s">
         <v>6</v>
       </c>
       <c r="F14" s="51" t="s">
         <v>130</v>
       </c>
       <c r="G14" s="18" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B15" s="18" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="31" t="s">
         <v>111</v>
       </c>
       <c r="D15" s="18">
         <v>1</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F15" s="27" t="s">
         <v>172</v>
       </c>
       <c r="G15" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="74" t="s">
+      <c r="B16" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C16" s="78" t="s">
+      <c r="C16" s="82" t="s">
         <v>151</v>
       </c>
       <c r="D16" s="18">
         <v>1</v>
       </c>
       <c r="E16" s="18" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="27" t="s">
         <v>152</v>
       </c>
       <c r="G16" s="18" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="17" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B17" s="75"/>
-      <c r="C17" s="79"/>
+      <c r="B17" s="79"/>
+      <c r="C17" s="83"/>
       <c r="D17" s="18">
         <v>2</v>
       </c>
       <c r="E17" s="18" t="s">
         <v>6</v>
       </c>
       <c r="F17" s="27" t="s">
         <v>122</v>
       </c>
       <c r="G17" s="18" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B18" s="76"/>
-      <c r="C18" s="80"/>
+      <c r="B18" s="80"/>
+      <c r="C18" s="84"/>
       <c r="D18" s="18">
         <v>3</v>
       </c>
       <c r="E18" s="18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="27" t="s">
         <v>130</v>
       </c>
       <c r="G18" s="18" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="2:7" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B19" s="18" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="31" t="s">
         <v>116</v>
       </c>
       <c r="D19" s="18">
         <v>1</v>
       </c>
       <c r="E19" s="18" t="s">
         <v>6</v>
       </c>
       <c r="F19" s="18" t="s">
         <v>130</v>
       </c>
       <c r="G19" s="18" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="20" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B20" s="74" t="s">
+      <c r="B20" s="78" t="s">
         <v>62</v>
       </c>
-      <c r="C20" s="77" t="s">
+      <c r="C20" s="81" t="s">
         <v>147</v>
       </c>
       <c r="D20" s="18">
         <v>1</v>
       </c>
       <c r="E20" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F20" s="18" t="s">
         <v>145</v>
       </c>
       <c r="G20" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B21" s="75"/>
-      <c r="C21" s="77"/>
+      <c r="B21" s="79"/>
+      <c r="C21" s="81"/>
       <c r="D21" s="18">
         <v>2</v>
       </c>
       <c r="E21" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F21" s="18" t="s">
         <v>122</v>
       </c>
       <c r="G21" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="2:7" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="B22" s="76"/>
+      <c r="B22" s="80"/>
       <c r="C22" s="50" t="s">
         <v>117</v>
       </c>
       <c r="D22" s="18">
         <v>3</v>
       </c>
       <c r="E22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F22" s="27" t="s">
         <v>148</v>
       </c>
       <c r="G22" s="18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="23" spans="2:7" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B23" s="18" t="s">
         <v>178</v>
       </c>
       <c r="C23" s="31" t="s">
         <v>179</v>
       </c>
       <c r="D23" s="18">
         <v>1</v>
@@ -3008,297 +3014,297 @@
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B16:B18"/>
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="C20:C21"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="B20:B22"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="C16:C18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:F18"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="J5" sqref="J5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="12.109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="36.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="41.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.44140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="11.33203125" style="2" customWidth="1"/>
     <col min="7" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="17.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A1" s="71" t="s">
+      <c r="A1" s="65" t="s">
         <v>191</v>
       </c>
-      <c r="B1" s="71"/>
-[...3 lines deleted...]
-      <c r="F1" s="71"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
     </row>
     <row r="2" spans="1:6" ht="17.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A2" s="71" t="s">
+      <c r="A2" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="71"/>
-[...3 lines deleted...]
-      <c r="F2" s="71"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
     </row>
     <row r="3" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="14" t="s">
         <v>68</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="72" x14ac:dyDescent="0.3">
-      <c r="A4" s="81" t="s">
+      <c r="A4" s="61" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="24" t="s">
         <v>85</v>
       </c>
       <c r="C4" s="24" t="s">
         <v>42</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>156</v>
       </c>
       <c r="E4" s="26" t="s">
         <v>149</v>
       </c>
       <c r="F4" s="25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A5" s="82"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="24" t="s">
         <v>83</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>40</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>98</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>161</v>
       </c>
       <c r="F5" s="60" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="83"/>
+      <c r="A6" s="63"/>
       <c r="B6" s="25" t="s">
         <v>70</v>
       </c>
       <c r="C6" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>65</v>
       </c>
       <c r="E6" s="26" t="s">
         <v>149</v>
       </c>
       <c r="F6" s="60" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="84" t="s">
+      <c r="A7" s="64" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>83</v>
       </c>
       <c r="C7" s="25" t="s">
         <v>35</v>
       </c>
       <c r="D7" s="25" t="s">
         <v>96</v>
       </c>
       <c r="E7" s="26" t="s">
         <v>157</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="84"/>
+      <c r="A8" s="64"/>
       <c r="B8" s="24" t="s">
         <v>77</v>
       </c>
       <c r="C8" s="25" t="s">
         <v>36</v>
       </c>
       <c r="D8" s="25" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="26" t="s">
         <v>154</v>
       </c>
       <c r="F8" s="24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="81" t="s">
+      <c r="A9" s="61" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>77</v>
       </c>
       <c r="C9" s="52" t="s">
         <v>37</v>
       </c>
       <c r="D9" s="53" t="s">
         <v>52</v>
       </c>
       <c r="E9" s="54" t="s">
         <v>149</v>
       </c>
       <c r="F9" s="56" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="83"/>
+      <c r="A10" s="63"/>
       <c r="B10" s="24" t="s">
         <v>84</v>
       </c>
       <c r="C10" s="25" t="s">
         <v>60</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>67</v>
       </c>
       <c r="E10" s="26" t="s">
         <v>155</v>
       </c>
       <c r="F10" s="24" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="32.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="81" t="s">
+      <c r="A11" s="61" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>70</v>
       </c>
       <c r="C11" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="25" t="s">
         <v>97</v>
       </c>
       <c r="E11" s="26" t="s">
         <v>199</v>
       </c>
       <c r="F11" s="24" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="82"/>
+      <c r="A12" s="62"/>
       <c r="B12" s="24" t="s">
         <v>81</v>
       </c>
       <c r="C12" s="25" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="25" t="s">
         <v>51</v>
       </c>
       <c r="E12" s="26" t="s">
         <v>149</v>
       </c>
       <c r="F12" s="25" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A13" s="81" t="s">
+      <c r="A13" s="61" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>153</v>
       </c>
       <c r="C13" s="58" t="s">
         <v>159</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>98</v>
       </c>
       <c r="E13" s="26" t="s">
         <v>163</v>
       </c>
       <c r="F13" s="54" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="83"/>
+      <c r="A14" s="63"/>
       <c r="B14" s="24" t="s">
         <v>83</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="25" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="26" t="s">
         <v>149</v>
       </c>
       <c r="F14" s="24" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="11.4" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="16" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="21" t="s">
         <v>72</v>
@@ -3337,58 +3343,58 @@
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScale="80" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E16" sqref="E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="33.6640625" customWidth="1"/>
     <col min="3" max="3" width="37" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.6640625" customWidth="1"/>
     <col min="7" max="7" width="12.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="17.399999999999999" x14ac:dyDescent="0.35">
       <c r="A1" s="13"/>
-      <c r="B1" s="63" t="s">
+      <c r="B1" s="73" t="s">
         <v>192</v>
       </c>
-      <c r="C1" s="63"/>
-[...3 lines deleted...]
-      <c r="G1" s="63"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
     </row>
     <row r="2" spans="1:7" ht="17.399999999999999" x14ac:dyDescent="0.35">
       <c r="B2" s="85" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="85"/>
       <c r="D2" s="85"/>
       <c r="E2" s="85"/>
       <c r="F2" s="85"/>
       <c r="G2" s="85"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D3" s="2"/>
       <c r="G3" s="3"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>0</v>
@@ -3399,182 +3405,182 @@
       <c r="G4" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B5" s="30" t="s">
         <v>63</v>
       </c>
       <c r="C5" s="30" t="s">
         <v>94</v>
       </c>
       <c r="D5" s="23">
         <v>1</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="55" t="s">
         <v>140</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="78" t="s">
+      <c r="B6" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="C6" s="78" t="s">
+      <c r="C6" s="82" t="s">
         <v>151</v>
       </c>
       <c r="D6" s="31">
         <v>1</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="18" t="s">
         <v>145</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="79"/>
-      <c r="C7" s="80"/>
+      <c r="B7" s="83"/>
+      <c r="C7" s="84"/>
       <c r="D7" s="32">
         <v>2</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="23" t="s">
         <v>175</v>
       </c>
       <c r="G7" s="23" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="B8" s="80"/>
+      <c r="B8" s="84"/>
       <c r="C8" s="31" t="s">
         <v>89</v>
       </c>
       <c r="D8" s="18">
         <v>3</v>
       </c>
       <c r="E8" s="18" t="s">
         <v>6</v>
       </c>
       <c r="F8" s="27" t="s">
         <v>158</v>
       </c>
       <c r="G8" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B9" s="43" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="43" t="s">
         <v>95</v>
       </c>
       <c r="D9" s="18">
         <v>1</v>
       </c>
       <c r="E9" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="27" t="s">
         <v>148</v>
       </c>
       <c r="G9" s="45" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="B10" s="75" t="s">
+      <c r="B10" s="79" t="s">
         <v>38</v>
       </c>
-      <c r="C10" s="78" t="s">
+      <c r="C10" s="82" t="s">
         <v>93</v>
       </c>
       <c r="D10" s="18">
         <v>1</v>
       </c>
       <c r="E10" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F10" s="18" t="s">
         <v>129</v>
       </c>
       <c r="G10" s="57" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="76"/>
-      <c r="C11" s="80"/>
+      <c r="B11" s="80"/>
+      <c r="C11" s="84"/>
       <c r="D11" s="42">
         <v>2</v>
       </c>
       <c r="E11" s="27" t="s">
         <v>8</v>
       </c>
       <c r="F11" s="18" t="s">
         <v>130</v>
       </c>
       <c r="G11" s="57" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="78" t="s">
+      <c r="B12" s="82" t="s">
         <v>35</v>
       </c>
-      <c r="C12" s="78" t="s">
+      <c r="C12" s="82" t="s">
         <v>90</v>
       </c>
       <c r="D12" s="18">
         <v>1</v>
       </c>
       <c r="E12" s="18" t="s">
         <v>6</v>
       </c>
       <c r="F12" s="18" t="s">
         <v>174</v>
       </c>
       <c r="G12" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="22.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="80"/>
-      <c r="C13" s="80"/>
+      <c r="B13" s="84"/>
+      <c r="C13" s="84"/>
       <c r="D13" s="18">
         <v>2</v>
       </c>
       <c r="E13" s="18" t="s">
         <v>5</v>
       </c>
       <c r="F13" s="18" t="s">
         <v>162</v>
       </c>
       <c r="G13" s="18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B14" s="23" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="30" t="s">
         <v>160</v>
       </c>
       <c r="D14" s="18">
         <v>1</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>5</v>
@@ -3647,88 +3653,88 @@
       </c>
     </row>
     <row r="18" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A18" s="4"/>
       <c r="B18" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="31" t="s">
         <v>102</v>
       </c>
       <c r="D18" s="18">
         <v>1</v>
       </c>
       <c r="E18" s="18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="18" t="s">
         <v>129</v>
       </c>
       <c r="G18" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A19" s="4"/>
-      <c r="B19" s="74" t="s">
+      <c r="B19" s="78" t="s">
         <v>159</v>
       </c>
-      <c r="C19" s="78" t="s">
+      <c r="C19" s="82" t="s">
         <v>109</v>
       </c>
       <c r="D19" s="45">
         <v>1</v>
       </c>
       <c r="E19" s="45" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="59" t="s">
         <v>164</v>
       </c>
       <c r="G19" s="45" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="B20" s="75"/>
-      <c r="C20" s="79"/>
+      <c r="B20" s="79"/>
+      <c r="C20" s="83"/>
       <c r="D20" s="45">
         <v>2</v>
       </c>
       <c r="E20" s="45" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="45" t="s">
         <v>162</v>
       </c>
       <c r="G20" s="45" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="B21" s="76"/>
-      <c r="C21" s="80"/>
+      <c r="B21" s="80"/>
+      <c r="C21" s="84"/>
       <c r="D21" s="45">
         <v>3</v>
       </c>
       <c r="E21" s="45" t="s">
         <v>5</v>
       </c>
       <c r="F21" s="45" t="s">
         <v>198</v>
       </c>
       <c r="G21" s="45" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B19:B21"/>
     <mergeCell ref="C19:C21"/>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="B6:B8"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="C12:C13"/>