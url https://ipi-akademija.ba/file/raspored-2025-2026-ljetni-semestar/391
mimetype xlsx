--- v1 (2026-04-02)
+++ v2 (2026-04-30)
@@ -10,79 +10,79 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Korisnik\Desktop\IPI akademija\Ljetni semestar 25-26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0869593F-0A11-4CB2-A3DA-33E112E07A98}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{314E7E8D-F116-4622-B0AA-F026BCE23D59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="I godina" sheetId="12" r:id="rId1"/>
     <sheet name="I god vjezbe" sheetId="13" r:id="rId2"/>
     <sheet name="II godina" sheetId="5" r:id="rId3"/>
     <sheet name="II god vjezbe" sheetId="14" r:id="rId4"/>
     <sheet name="III i IV godina" sheetId="11" r:id="rId5"/>
     <sheet name="III i IV god vjezbe" sheetId="15" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="481" uniqueCount="202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="200">
   <si>
     <t>Dan</t>
   </si>
   <si>
     <t>Predmet</t>
   </si>
   <si>
     <t>Nastavnik</t>
   </si>
   <si>
     <t>Vrijeme</t>
   </si>
   <si>
     <t>Učionica</t>
   </si>
   <si>
     <t>Ponedjeljak</t>
   </si>
   <si>
     <t>Utorak</t>
   </si>
   <si>
     <t>Srijeda</t>
   </si>
   <si>
@@ -346,77 +346,68 @@
   <si>
     <t>Mirzet Omerović, MA                                       mail: mirzet.omerovic.1992@gmail.com</t>
   </si>
   <si>
     <t>Katarina Andrejaš, BA                                          mail: katarinaandrejas@yahoo.com</t>
   </si>
   <si>
     <t>dr. sc. Dino Arnaut                                                     email: arnaut.dino@gmail.com</t>
   </si>
   <si>
     <t>Robert Andrejaš, MA umjetnosti                              email: robert.andrejas@hotmail.com</t>
   </si>
   <si>
     <t>Selena Kurtić, MA inž. Inf.                                              email: selena.kurtic@yahoo.com</t>
   </si>
   <si>
     <t>T1</t>
   </si>
   <si>
     <t>T2</t>
   </si>
   <si>
     <t>T3</t>
   </si>
   <si>
-    <t>Amina Buljubašić, BA     mail: amina@ipi-akademija.ba</t>
-[...1 lines deleted...]
-  <si>
     <t>dr. sc. Azira Osmanović                            email: azira.osmanovic1@gmail.com</t>
   </si>
   <si>
     <t>dr. sc. Azira Osmanović                                                       email: azira.osmanovic1@gmail.com</t>
   </si>
   <si>
     <t>T1, T2 i T3 - Fra Grge Martića 8</t>
   </si>
   <si>
     <t>Dr. sc. Dino Arnaut   mail: arnaut.dino@gmail.com</t>
   </si>
   <si>
     <t>Ahmet Bulić, BA mail: ahmet.bulic@gmail.com</t>
   </si>
   <si>
     <t>Adnana Beganlić, MA mail: adnana@ipi-akademija.ba</t>
   </si>
   <si>
-    <t>Selena Kurić, MA inž. inf.  Mail: selena.kurtic@yahoo.com</t>
-[...4 lines deleted...]
-  <si>
     <t>Iner Jamaković, mag oec. mail: iner_jamakovic@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">Mirza Hadžić, BA mail: mirza.hadzic@ipi-akademija.ba	</t>
   </si>
   <si>
     <t>Dr. sc. Mirnes Avdić mail: m_avdic@hotmail.com</t>
   </si>
   <si>
     <t>Dženan Beširević, BA mail: dzenan@ipi-akademija.ba</t>
   </si>
   <si>
     <t>Almir Mazalović, BA mail: almirmazalovic@gmail.com</t>
   </si>
   <si>
     <t>Dr. sc. Ankica Čanić mail: ankica@ipi-akademija.ba</t>
   </si>
   <si>
     <t>Katarina Andrejaš, BA mail: katarinaandrejas@yahoo.com</t>
   </si>
   <si>
     <t>Eldar Hidanović, BA mail: eldar.hidanovic@gmail.com</t>
   </si>
   <si>
     <t>Amina Hadžić, BA mail: hadzicamina10@gmail.com</t>
@@ -442,62 +433,53 @@
   <si>
     <t>17:35 - 19:10</t>
   </si>
   <si>
     <t>19:10 - 20:45</t>
   </si>
   <si>
     <t>08:30 - 10:55</t>
   </si>
   <si>
     <t>17:30 - 19:55</t>
   </si>
   <si>
     <t>16:00 - 18:25</t>
   </si>
   <si>
     <t>Admir Čavalić, MA ekonomije mail:  admir.cavalicc@yahoo.com</t>
   </si>
   <si>
     <t>15:00 - 16:35</t>
   </si>
   <si>
     <t>17:50 - 20:15</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jasmin Šahinagić, MA mail: jasmin.sahinagic@gmail.com </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Operativni sistemi </t>
   </si>
   <si>
-    <t>08:00 - 09:35</t>
-[...4 lines deleted...]
-  <si>
     <t>18:25 - 20:00</t>
   </si>
   <si>
     <t>Jasmin Šahinagić, MA email: jasmin.sahinagic@gmail.com</t>
   </si>
   <si>
     <t>18:30 - 20:55</t>
   </si>
   <si>
     <t>09:00 - 10:35</t>
   </si>
   <si>
     <t xml:space="preserve">Poslovno pravo i porezi        </t>
   </si>
   <si>
     <t>17:35 - 19:05</t>
   </si>
   <si>
     <t>16:10 - 17:45</t>
   </si>
   <si>
     <t>08:00 - 10:25</t>
   </si>
   <si>
     <t xml:space="preserve">           Melina Altumbabić, MA   email: altumbabic.melina82@gmail.com </t>
@@ -520,53 +502,50 @@
   <si>
     <t>13:30 - 15:55</t>
   </si>
   <si>
     <t>IR, IT</t>
   </si>
   <si>
     <t>16:25 - 18:00</t>
   </si>
   <si>
     <t>16:55 - 18:30</t>
   </si>
   <si>
     <t xml:space="preserve">dr. sc. Damir Bećirović (NP) (16.02. - 06.04.2026.) email: damirbeci@hotmail.com                                                                         Malik Ikanović, MA menadžmenta (od 06.04.2026.)                                                                            email: malik_ikanovic@yahoo.com                                          </t>
   </si>
   <si>
     <t>16:35 - 18:10</t>
   </si>
   <si>
     <t>18:00 - 20:25</t>
   </si>
   <si>
     <t>Uvod u analizu podataka</t>
   </si>
   <si>
-    <t>Adin Bešlagić, BA   Mail: selena.kurtic@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t>17:00 - 18:35</t>
   </si>
   <si>
     <t>18:35 - 21:00</t>
   </si>
   <si>
     <t>14:35 - 16:10</t>
   </si>
   <si>
     <t>16:10 - 18:35</t>
   </si>
   <si>
     <t>10:35 - 13:00</t>
   </si>
   <si>
     <t>Ponedeljak</t>
   </si>
   <si>
     <t>17:35 - 20:00</t>
   </si>
   <si>
     <t>09:00 - 11:25</t>
   </si>
   <si>
     <t>11:25 - 13:50</t>
@@ -634,60 +613,75 @@
   <si>
     <t>RASPORED VJEŽBI ZA STUDENTE DRUGE GODINE AK. 2025./2026.</t>
   </si>
   <si>
     <t>RASPORED PREDAVANJA ZA STUDENTE TREĆE i ČETVRTE GODINE AK. 2025./2026.</t>
   </si>
   <si>
     <t>RASPORED VJEŽBI ZA STUDENTE TREĆE i ČETVRTE GODINE AK. 2025./2026.</t>
   </si>
   <si>
     <t>18:25 -20:50</t>
   </si>
   <si>
     <t>Edin Husović, MA prava email: ehusovic91@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve"> 17:50 - 19:25</t>
   </si>
   <si>
     <t>15:25 - 17:50</t>
   </si>
   <si>
     <t>13:00 - 15:25</t>
   </si>
   <si>
-    <t>14:35 - 17:00</t>
-[...1 lines deleted...]
-  <si>
     <t>17:30 - 19:05</t>
   </si>
   <si>
+    <t>Eldar Hidanović, BA mail:eldar.hidanovic@gmail.com</t>
+  </si>
+  <si>
+    <t>HUB</t>
+  </si>
+  <si>
+    <t>Adin Bešlagić, BA   Mail: beslagicadinc@gmail.com</t>
+  </si>
+  <si>
     <t>14:55 - 16:30</t>
   </si>
   <si>
     <t>16:30 - 18:55</t>
+  </si>
+  <si>
+    <t>Amina Buljubašić, MA     mail: amina@ipi-akademija.ba</t>
+  </si>
+  <si>
+    <t>Amina Buljubašić, MA  mail: amina@ipi-akademija.ba</t>
+  </si>
+  <si>
+    <t>09:00 -11:25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -903,51 +897,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1077,121 +1071,127 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFCCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1492,2274 +1492,2429 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView zoomScale="81" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="G7" sqref="G7"/>
+      <selection activeCell="F7" sqref="F7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="10.88671875" customWidth="1"/>
     <col min="3" max="3" width="14.88671875" customWidth="1"/>
     <col min="4" max="4" width="36.33203125" customWidth="1"/>
     <col min="5" max="5" width="36.109375" customWidth="1"/>
     <col min="6" max="6" width="14.88671875" customWidth="1"/>
     <col min="7" max="7" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="17.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A1" s="65" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="65"/>
+      <c r="A1" s="74" t="s">
+        <v>180</v>
+      </c>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
     </row>
     <row r="2" spans="1:7" ht="17.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A2" s="69" t="s">
+      <c r="A2" s="75" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="70"/>
-[...4 lines deleted...]
-      <c r="G2" s="70"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
     </row>
     <row r="4" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B4" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>68</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="38.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="66" t="s">
+      <c r="B5" s="71" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="35" t="s">
         <v>70</v>
       </c>
       <c r="D5" s="38" t="s">
         <v>58</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="F5" s="16" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="B6" s="68"/>
+      <c r="B6" s="73"/>
       <c r="C6" s="17" t="s">
         <v>77</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F6" s="16" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="B7" s="67" t="s">
+      <c r="B7" s="72" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>79</v>
       </c>
       <c r="D7" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>61</v>
       </c>
       <c r="F7" s="16" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="G7" s="17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="B8" s="68"/>
+      <c r="B8" s="73"/>
       <c r="C8" s="17" t="s">
         <v>69</v>
       </c>
       <c r="D8" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="16" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
       <c r="B9" s="33" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="34" t="s">
         <v>78</v>
       </c>
       <c r="D9" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="F9" s="16" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="G9" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="B10" s="66" t="s">
+      <c r="B10" s="71" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="33" t="s">
         <v>70</v>
       </c>
       <c r="D10" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>47</v>
       </c>
       <c r="F10" s="16" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="G10" s="17" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="38.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="67"/>
+      <c r="B11" s="72"/>
       <c r="C11" s="36" t="s">
         <v>77</v>
       </c>
       <c r="D11" s="37" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="F11" s="16" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="G11" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="B12" s="68"/>
+      <c r="B12" s="73"/>
       <c r="C12" s="17" t="s">
         <v>69</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F12" s="16" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="G12" s="17" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
       <c r="B13" s="17" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>70</v>
       </c>
       <c r="D13" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="F13" s="16" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="G13" s="17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="B15" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="B16" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B17" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B18" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B19" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B20" s="20" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B10:B12"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="B5:B6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;LPVU IPI AKADEMIJA TUZLA</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:H24"/>
+  <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F9" sqref="F9"/>
+      <selection activeCell="G20" sqref="G20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="12.44140625" style="2" customWidth="1"/>
     <col min="2" max="3" width="27.6640625" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5546875" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.6640625" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.5546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="18.33203125" style="2" customWidth="1"/>
     <col min="9" max="9" width="21.33203125" style="2" customWidth="1"/>
     <col min="10" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.35">
       <c r="A1" s="12"/>
-      <c r="B1" s="73" t="s">
-[...6 lines deleted...]
-      <c r="G1" s="73"/>
+      <c r="B1" s="63" t="s">
+        <v>181</v>
+      </c>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
       <c r="H1" s="12"/>
     </row>
     <row r="2" spans="1:8" ht="16.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="12"/>
-      <c r="B2" s="73" t="s">
+      <c r="B2" s="63" t="s">
         <v>15</v>
       </c>
-      <c r="C2" s="73"/>
-[...3 lines deleted...]
-      <c r="G2" s="73"/>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
       <c r="H2" s="12"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B3" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>87</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="15" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="B4" s="75" t="s">
+      <c r="B4" s="80" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="46" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D4" s="18">
         <v>1</v>
       </c>
       <c r="E4" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="27" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="G4" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="B5" s="76"/>
+      <c r="B5" s="81"/>
       <c r="C5" s="39" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D5" s="18">
         <v>2</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="27" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B6" s="28" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="29" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="D6" s="45">
         <v>1</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="27" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="71" t="s">
+      <c r="B7" s="77" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="29" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D7" s="18">
         <v>1</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="27" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G7" s="18" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B8" s="72"/>
-[...1 lines deleted...]
-        <v>114</v>
+      <c r="B8" s="78"/>
+      <c r="C8" s="77" t="s">
+        <v>111</v>
       </c>
       <c r="D8" s="18">
         <v>2</v>
       </c>
       <c r="E8" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="44" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="G8" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="72"/>
-      <c r="C9" s="77"/>
+      <c r="B9" s="78"/>
+      <c r="C9" s="82"/>
       <c r="D9" s="18">
         <v>3</v>
       </c>
       <c r="E9" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="18" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="G9" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="B10" s="77"/>
+      <c r="B10" s="82"/>
       <c r="C10" s="40" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D10" s="18">
         <v>4</v>
       </c>
       <c r="E10" s="18" t="s">
         <v>6</v>
       </c>
       <c r="F10" s="27" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="71" t="s">
+      <c r="B11" s="77" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="71" t="s">
-        <v>118</v>
+      <c r="C11" s="77" t="s">
+        <v>115</v>
       </c>
       <c r="D11" s="18">
         <v>1</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="27" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B12" s="72"/>
-      <c r="C12" s="72"/>
+      <c r="B12" s="78"/>
+      <c r="C12" s="78"/>
       <c r="D12" s="18">
         <v>2</v>
       </c>
       <c r="E12" s="18" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="27" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="G12" s="44" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B13" s="72"/>
-      <c r="C13" s="72"/>
+      <c r="B13" s="78"/>
+      <c r="C13" s="78"/>
       <c r="D13" s="18">
         <v>3</v>
       </c>
       <c r="E13" s="18" t="s">
         <v>10</v>
       </c>
       <c r="F13" s="27" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="G13" s="18" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B14" s="74" t="s">
+      <c r="B14" s="79" t="s">
         <v>58</v>
       </c>
-      <c r="C14" s="71" t="s">
-        <v>183</v>
+      <c r="C14" s="77" t="s">
+        <v>176</v>
       </c>
       <c r="D14" s="18">
         <v>1</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>6</v>
       </c>
       <c r="F14" s="27" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="G14" s="18" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B15" s="74"/>
-      <c r="C15" s="77"/>
+      <c r="B15" s="79"/>
+      <c r="C15" s="82"/>
       <c r="D15" s="18">
         <v>2</v>
       </c>
       <c r="E15" s="18" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="F15" s="27" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="G15" s="18" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="74" t="s">
+      <c r="B16" s="79" t="s">
         <v>22</v>
       </c>
-      <c r="C16" s="71" t="s">
-        <v>134</v>
+      <c r="C16" s="77" t="s">
+        <v>111</v>
       </c>
       <c r="D16" s="18">
         <v>1</v>
       </c>
       <c r="E16" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F16" s="18" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="G16" s="18" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
     </row>
     <row r="17" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B17" s="74"/>
-      <c r="C17" s="72"/>
+      <c r="B17" s="79"/>
+      <c r="C17" s="78"/>
       <c r="D17" s="18">
         <v>2</v>
       </c>
       <c r="E17" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F17" s="18" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="G17" s="18" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="18" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B18" s="74"/>
-      <c r="C18" s="77"/>
+      <c r="B18" s="79"/>
+      <c r="C18" s="78"/>
       <c r="D18" s="18">
         <v>3</v>
       </c>
       <c r="E18" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F18" s="18" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="G18" s="18" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
     </row>
     <row r="19" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B19" s="71" t="s">
+      <c r="B19" s="79"/>
+      <c r="C19" s="78"/>
+      <c r="D19" s="18">
+        <v>4</v>
+      </c>
+      <c r="E19" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19" s="18" t="s">
+        <v>168</v>
+      </c>
+      <c r="G19" s="18" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B20" s="79"/>
+      <c r="C20" s="82"/>
+      <c r="D20" s="18">
+        <v>5</v>
+      </c>
+      <c r="E20" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="F20" s="18" t="s">
+        <v>168</v>
+      </c>
+      <c r="G20" s="18" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B21" s="77" t="s">
         <v>21</v>
       </c>
-      <c r="C19" s="71" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="18">
+      <c r="C21" s="77" t="s">
+        <v>110</v>
+      </c>
+      <c r="D21" s="18">
         <v>1</v>
       </c>
-      <c r="E19" s="44" t="s">
+      <c r="E21" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="F19" s="27" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="F21" s="27" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="G21" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B22" s="72"/>
-      <c r="C22" s="72"/>
+      <c r="B22" s="78"/>
+      <c r="C22" s="78"/>
       <c r="D22" s="18">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E22" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="E22" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="F22" s="27" t="s">
-        <v>127</v>
+      <c r="F22" s="18" t="s">
+        <v>121</v>
       </c>
       <c r="G22" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="23" spans="2:7" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="B23" s="29" t="s">
+    <row r="23" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B23" s="78"/>
+      <c r="C23" s="78"/>
+      <c r="D23" s="18">
+        <v>3</v>
+      </c>
+      <c r="E23" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="F23" s="27" t="s">
+        <v>123</v>
+      </c>
+      <c r="G23" s="18" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B24" s="78"/>
+      <c r="C24" s="78"/>
+      <c r="D24" s="18">
+        <v>4</v>
+      </c>
+      <c r="E24" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="F24" s="27" t="s">
+        <v>124</v>
+      </c>
+      <c r="G24" s="18" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="25" spans="2:7" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B25" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="C23" s="29" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="18">
+      <c r="C25" s="29" t="s">
+        <v>116</v>
+      </c>
+      <c r="D25" s="18">
         <v>1</v>
       </c>
-      <c r="E23" s="18" t="s">
+      <c r="E25" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="F23" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G23" s="18" t="s">
+      <c r="F25" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="G25" s="18" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="24" spans="2:7" ht="43.2" x14ac:dyDescent="0.3">
-      <c r="B24" s="29" t="s">
+    <row r="26" spans="2:7" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B26" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="C24" s="29" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="18">
+      <c r="C26" s="29" t="s">
+        <v>128</v>
+      </c>
+      <c r="D26" s="18">
         <v>1</v>
       </c>
-      <c r="E24" s="18" t="s">
+      <c r="E26" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="F24" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G24" s="18" t="s">
+      <c r="F26" s="27" t="s">
+        <v>158</v>
+      </c>
+      <c r="G26" s="18" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="B19:B22"/>
+    <mergeCell ref="B21:B24"/>
     <mergeCell ref="B11:B13"/>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
-    <mergeCell ref="B16:B18"/>
+    <mergeCell ref="B16:B20"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C11:C13"/>
-    <mergeCell ref="C19:C22"/>
+    <mergeCell ref="C21:C24"/>
     <mergeCell ref="B7:B10"/>
-    <mergeCell ref="C16:C18"/>
+    <mergeCell ref="C16:C20"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="C14:C15"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E10" sqref="E10"/>
+      <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="12.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="14.5546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="32.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="41.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.5546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="14.6640625" style="2" customWidth="1"/>
     <col min="7" max="7" width="18.44140625" style="2" customWidth="1"/>
     <col min="8" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="17.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A1" s="65" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="65"/>
+      <c r="A1" s="74" t="s">
+        <v>182</v>
+      </c>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
       <c r="G1" s="1"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
     </row>
     <row r="2" spans="1:9" ht="17.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A2" s="69" t="s">
+      <c r="A2" s="75" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="69"/>
-[...3 lines deleted...]
-      <c r="F2" s="69"/>
+      <c r="B2" s="75"/>
+      <c r="C2" s="75"/>
+      <c r="D2" s="75"/>
+      <c r="E2" s="75"/>
+      <c r="F2" s="75"/>
       <c r="G2" s="19"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
     </row>
     <row r="4" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>68</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A5" s="67" t="s">
-        <v>166</v>
+      <c r="A5" s="72" t="s">
+        <v>159</v>
       </c>
       <c r="B5" s="17" t="s">
         <v>80</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="47" t="s">
         <v>50</v>
       </c>
       <c r="E5" s="16" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A6" s="68"/>
+      <c r="A6" s="73"/>
       <c r="B6" s="18" t="s">
         <v>76</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="47" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="16" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="66" t="s">
+      <c r="A7" s="71" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="18" t="s">
         <v>81</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="E7" s="16" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="F7" s="17" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="68"/>
+      <c r="A8" s="73"/>
       <c r="B8" s="18" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="D8" s="25" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="E8" s="16" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A9" s="66" t="s">
+      <c r="A9" s="71" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>80</v>
       </c>
       <c r="C9" s="17" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>49</v>
       </c>
       <c r="E9" s="16" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F9" s="17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A10" s="67"/>
+      <c r="A10" s="72"/>
       <c r="B10" s="36" t="s">
         <v>76</v>
       </c>
       <c r="C10" s="37" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="D10" s="37" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="E10" s="48" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="F10" s="36" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A11" s="68"/>
+      <c r="A11" s="73"/>
       <c r="B11" s="18" t="s">
         <v>70</v>
       </c>
       <c r="C11" s="17" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E11" s="16" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="F11" s="17" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A12" s="78" t="s">
+      <c r="A12" s="64" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C12" s="36" t="s">
         <v>62</v>
       </c>
       <c r="D12" s="37" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="E12" s="16" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F12" s="36" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A13" s="79"/>
+      <c r="A13" s="65"/>
       <c r="B13" s="17" t="s">
         <v>76</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="47" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E13" s="16" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="F13" s="17" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A14" s="80"/>
+      <c r="A14" s="66"/>
       <c r="B14" s="17" t="s">
         <v>70</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="47" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="36" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="F14" s="36" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="66" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="17" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="37" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="37" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="E15" s="48" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="F15" s="36" t="s">
         <v>26</v>
       </c>
       <c r="G15" s="10"/>
     </row>
     <row r="16" spans="1:9" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A16" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="36" t="s">
         <v>77</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>64</v>
       </c>
       <c r="E16" s="16" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="F16" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A19" s="20" t="s">
         <v>72</v>
       </c>
       <c r="D19" s="20" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A20" s="20" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A21" s="20" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A22" s="20" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A12:A14"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="A7:A8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;LPVU IPI AKADEMIJA TUZLA</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:G23"/>
+  <dimension ref="A1:N27"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B2" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="F12" sqref="F12"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.88671875" customWidth="1"/>
     <col min="2" max="2" width="33" customWidth="1"/>
     <col min="3" max="3" width="38.33203125" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" customWidth="1"/>
     <col min="6" max="6" width="14.44140625" customWidth="1"/>
     <col min="7" max="7" width="15.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="17.399999999999999" x14ac:dyDescent="0.35">
       <c r="A1" s="13"/>
-      <c r="B1" s="73" t="s">
-[...6 lines deleted...]
-      <c r="G1" s="73"/>
+      <c r="B1" s="63" t="s">
+        <v>183</v>
+      </c>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
     </row>
     <row r="2" spans="1:7" ht="17.399999999999999" x14ac:dyDescent="0.35">
       <c r="A2" s="11"/>
-      <c r="B2" s="73" t="s">
+      <c r="B2" s="63" t="s">
         <v>15</v>
       </c>
-      <c r="C2" s="73"/>
-[...3 lines deleted...]
-      <c r="G2" s="73"/>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D3" s="2"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="B5" s="78" t="s">
+      <c r="B5" s="64" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="82" t="s">
-        <v>108</v>
+      <c r="C5" s="68" t="s">
+        <v>107</v>
       </c>
       <c r="D5" s="18">
         <v>1</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="27" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="B6" s="79"/>
-      <c r="C6" s="84"/>
+      <c r="B6" s="65"/>
+      <c r="C6" s="70"/>
       <c r="D6" s="18">
         <v>2</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="27" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="B7" s="80"/>
+      <c r="B7" s="66"/>
       <c r="C7" s="31" t="s">
-        <v>110</v>
+        <v>198</v>
       </c>
       <c r="D7" s="18">
         <v>3</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="27" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="G7" s="18" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B8" s="23" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="30" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="D8" s="18">
         <v>1</v>
       </c>
       <c r="E8" s="18" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="27" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="G8" s="18" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
       <c r="B9" s="49" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="D9" s="18">
         <v>1</v>
       </c>
       <c r="E9" s="18" t="s">
         <v>6</v>
       </c>
       <c r="F9" s="27" t="s">
-        <v>137</v>
+        <v>160</v>
       </c>
       <c r="G9" s="27" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B10" s="44" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="50" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="D10" s="18">
         <v>1</v>
       </c>
       <c r="E10" s="18" t="s">
         <v>5</v>
       </c>
       <c r="F10" s="27" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B11" s="30" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="30" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="D11" s="18">
         <v>1</v>
       </c>
       <c r="E11" s="18" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="27" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:7" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B12" s="30" t="s">
         <v>86</v>
       </c>
       <c r="C12" s="37" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="D12" s="18">
         <v>1</v>
       </c>
       <c r="E12" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F12" s="27" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="G12" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="B13" s="78" t="s">
+      <c r="B13" s="64" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="82" t="s">
-        <v>112</v>
+      <c r="C13" s="68" t="s">
+        <v>109</v>
       </c>
       <c r="D13" s="18">
         <v>1</v>
       </c>
-      <c r="E13" s="42" t="s">
+      <c r="E13" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F13" s="27" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="G13" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="G13" s="18" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="B14" s="79"/>
-      <c r="C14" s="83"/>
+      <c r="B14" s="65"/>
+      <c r="C14" s="69"/>
       <c r="D14" s="18">
         <v>2</v>
       </c>
       <c r="E14" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="F14" s="51" t="s">
-        <v>130</v>
+      <c r="F14" s="27" t="s">
+        <v>127</v>
       </c>
       <c r="G14" s="18" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="15" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="B15" s="18" t="s">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="B15" s="65"/>
+      <c r="C15" s="69"/>
+      <c r="D15" s="18">
+        <v>3</v>
+      </c>
+      <c r="E15" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="F15" s="27" t="s">
+        <v>199</v>
+      </c>
+      <c r="G15" s="18" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="B16" s="65"/>
+      <c r="C16" s="69"/>
+      <c r="D16" s="41">
+        <v>4</v>
+      </c>
+      <c r="E16" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="F16" s="51" t="s">
+        <v>162</v>
+      </c>
+      <c r="G16" s="41" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B17" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="C15" s="31" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="18">
+      <c r="C17" s="31" t="s">
+        <v>108</v>
+      </c>
+      <c r="D17" s="18">
         <v>1</v>
       </c>
-      <c r="E15" s="18" t="s">
+      <c r="E17" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="F15" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="18" t="s">
+      <c r="F17" s="27" t="s">
+        <v>165</v>
+      </c>
+      <c r="G17" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="16" spans="1:7" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="78" t="s">
+    <row r="18" spans="2:14" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="64" t="s">
         <v>34</v>
       </c>
-      <c r="C16" s="82" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="18">
+      <c r="C18" s="68" t="s">
+        <v>145</v>
+      </c>
+      <c r="D18" s="18">
         <v>1</v>
-      </c>
-[...30 lines deleted...]
-        <v>3</v>
       </c>
       <c r="E18" s="18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="27" t="s">
-        <v>130</v>
+        <v>146</v>
       </c>
       <c r="G18" s="18" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="19" spans="2:7" ht="28.8" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      </c>
+    <row r="19" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B19" s="65"/>
+      <c r="C19" s="69"/>
       <c r="D19" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E19" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="F19" s="18" t="s">
-        <v>130</v>
+      <c r="F19" s="27" t="s">
+        <v>119</v>
       </c>
       <c r="G19" s="18" t="s">
-        <v>100</v>
-[...8 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="L19" s="3"/>
+      <c r="M19" s="62"/>
+      <c r="N19" s="3"/>
+    </row>
+    <row r="20" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B20" s="65"/>
+      <c r="C20" s="69"/>
       <c r="D20" s="18">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E20" s="18" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>5</v>
+      </c>
+      <c r="F20" s="27" t="s">
+        <v>139</v>
       </c>
       <c r="G20" s="18" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="C21" s="81"/>
+        <v>57</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B21" s="65"/>
+      <c r="C21" s="69"/>
       <c r="D21" s="18">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E21" s="18" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>9</v>
+      </c>
+      <c r="F21" s="27" t="s">
+        <v>127</v>
       </c>
       <c r="G21" s="18" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B22" s="66"/>
+      <c r="C22" s="70"/>
       <c r="D22" s="18">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E22" s="18" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F22" s="27" t="s">
-        <v>148</v>
+        <v>119</v>
       </c>
       <c r="G22" s="18" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="23" spans="2:7" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B23" s="18" t="s">
-        <v>178</v>
+        <v>53</v>
       </c>
       <c r="C23" s="31" t="s">
-        <v>179</v>
+        <v>113</v>
       </c>
       <c r="D23" s="18">
         <v>1</v>
       </c>
       <c r="E23" s="18" t="s">
         <v>6</v>
       </c>
       <c r="F23" s="18" t="s">
-        <v>193</v>
+        <v>127</v>
       </c>
       <c r="G23" s="18" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B24" s="64" t="s">
+        <v>62</v>
+      </c>
+      <c r="C24" s="67" t="s">
+        <v>141</v>
+      </c>
+      <c r="D24" s="18">
+        <v>1</v>
+      </c>
+      <c r="E24" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24" s="18" t="s">
+        <v>139</v>
+      </c>
+      <c r="G24" s="18" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B25" s="65"/>
+      <c r="C25" s="67"/>
+      <c r="D25" s="18">
+        <v>2</v>
+      </c>
+      <c r="E25" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25" s="18" t="s">
+        <v>119</v>
+      </c>
+      <c r="G25" s="18" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B26" s="66"/>
+      <c r="C26" s="50" t="s">
+        <v>114</v>
+      </c>
+      <c r="D26" s="18">
+        <v>3</v>
+      </c>
+      <c r="E26" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="F26" s="27" t="s">
+        <v>142</v>
+      </c>
+      <c r="G26" s="18" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="18" t="s">
+        <v>171</v>
+      </c>
+      <c r="C27" s="31" t="s">
+        <v>172</v>
+      </c>
+      <c r="D27" s="18">
+        <v>1</v>
+      </c>
+      <c r="E27" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="F27" s="18" t="s">
+        <v>186</v>
+      </c>
+      <c r="G27" s="18" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="B1:G1"/>
-    <mergeCell ref="B16:B18"/>
+    <mergeCell ref="B18:B22"/>
     <mergeCell ref="B5:B7"/>
-    <mergeCell ref="C20:C21"/>
-[...2 lines deleted...]
-    <mergeCell ref="B20:B22"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="B13:B16"/>
+    <mergeCell ref="C13:C16"/>
+    <mergeCell ref="B24:B26"/>
     <mergeCell ref="C5:C6"/>
-    <mergeCell ref="C16:C18"/>
+    <mergeCell ref="C18:C22"/>
   </mergeCells>
+  <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="J5" sqref="J5"/>
+      <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="12.109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="36.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="41.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.44140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="11.33203125" style="2" customWidth="1"/>
     <col min="7" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="17.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A1" s="65" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="65"/>
+      <c r="A1" s="74" t="s">
+        <v>184</v>
+      </c>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
     </row>
     <row r="2" spans="1:6" ht="17.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A2" s="65" t="s">
+      <c r="A2" s="74" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="65"/>
-[...3 lines deleted...]
-      <c r="F2" s="65"/>
+      <c r="B2" s="74"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="74"/>
     </row>
     <row r="3" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="14" t="s">
         <v>68</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="72" x14ac:dyDescent="0.3">
-      <c r="A4" s="61" t="s">
+      <c r="A4" s="83" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="24" t="s">
         <v>85</v>
       </c>
       <c r="C4" s="24" t="s">
         <v>42</v>
       </c>
       <c r="D4" s="25" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="E4" s="26" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="F4" s="25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A5" s="62"/>
+      <c r="A5" s="84"/>
       <c r="B5" s="24" t="s">
         <v>83</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>40</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>98</v>
       </c>
       <c r="E5" s="26" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="F5" s="60" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="63"/>
+      <c r="A6" s="85"/>
       <c r="B6" s="25" t="s">
         <v>70</v>
       </c>
       <c r="C6" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>65</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="F6" s="60" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="64" t="s">
+      <c r="A7" s="86" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>83</v>
       </c>
       <c r="C7" s="25" t="s">
         <v>35</v>
       </c>
       <c r="D7" s="25" t="s">
         <v>96</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="64"/>
+      <c r="A8" s="86"/>
       <c r="B8" s="24" t="s">
         <v>77</v>
       </c>
       <c r="C8" s="25" t="s">
         <v>36</v>
       </c>
       <c r="D8" s="25" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="F8" s="24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="61" t="s">
+      <c r="A9" s="83" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>77</v>
       </c>
       <c r="C9" s="52" t="s">
         <v>37</v>
       </c>
       <c r="D9" s="53" t="s">
         <v>52</v>
       </c>
       <c r="E9" s="54" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="F9" s="56" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="63"/>
+      <c r="A10" s="85"/>
       <c r="B10" s="24" t="s">
         <v>84</v>
       </c>
       <c r="C10" s="25" t="s">
         <v>60</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>67</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="F10" s="24" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="32.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="61" t="s">
+      <c r="A11" s="83" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>70</v>
       </c>
       <c r="C11" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="25" t="s">
         <v>97</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="F11" s="24" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="62"/>
+      <c r="A12" s="84"/>
       <c r="B12" s="24" t="s">
         <v>81</v>
       </c>
       <c r="C12" s="25" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="25" t="s">
         <v>51</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="F12" s="25" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A13" s="61" t="s">
+      <c r="A13" s="83" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="25" t="s">
+        <v>147</v>
+      </c>
+      <c r="C13" s="58" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>98</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="F13" s="54" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="63"/>
+      <c r="A14" s="85"/>
       <c r="B14" s="24" t="s">
         <v>83</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="25" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="F14" s="24" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="11.4" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="16" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="21" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="22"/>
       <c r="C17" s="21" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="21" t="s">
         <v>73</v>
       </c>
       <c r="E17" s="20" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A18" s="21" t="s">
         <v>82</v>
       </c>
       <c r="B18" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;LPVU IPI AKADEMIJA TUZLA</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-  <dimension ref="A1:G21"/>
+  <dimension ref="A1:G25"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" zoomScale="80" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E16" sqref="E16"/>
+    <sheetView topLeftCell="A3" zoomScale="80" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="33.6640625" customWidth="1"/>
     <col min="3" max="3" width="37" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.6640625" customWidth="1"/>
     <col min="7" max="7" width="12.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="17.399999999999999" x14ac:dyDescent="0.35">
       <c r="A1" s="13"/>
-      <c r="B1" s="73" t="s">
-[...6 lines deleted...]
-      <c r="G1" s="73"/>
+      <c r="B1" s="63" t="s">
+        <v>185</v>
+      </c>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
     </row>
     <row r="2" spans="1:7" ht="17.399999999999999" x14ac:dyDescent="0.35">
-      <c r="B2" s="85" t="s">
+      <c r="B2" s="87" t="s">
         <v>15</v>
       </c>
-      <c r="C2" s="85"/>
-[...3 lines deleted...]
-      <c r="G2" s="85"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D3" s="2"/>
       <c r="G3" s="3"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B5" s="30" t="s">
         <v>63</v>
       </c>
       <c r="C5" s="30" t="s">
         <v>94</v>
       </c>
       <c r="D5" s="23">
         <v>1</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="55" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="82" t="s">
+      <c r="B6" s="68" t="s">
         <v>36</v>
       </c>
-      <c r="C6" s="82" t="s">
-        <v>151</v>
+      <c r="C6" s="68" t="s">
+        <v>145</v>
       </c>
       <c r="D6" s="31">
         <v>1</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="18" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="83"/>
-      <c r="C7" s="84"/>
+      <c r="B7" s="69"/>
+      <c r="C7" s="70"/>
       <c r="D7" s="32">
         <v>2</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="23" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="G7" s="23" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="B8" s="84"/>
+      <c r="B8" s="70"/>
       <c r="C8" s="31" t="s">
         <v>89</v>
       </c>
       <c r="D8" s="18">
         <v>3</v>
       </c>
       <c r="E8" s="18" t="s">
         <v>6</v>
       </c>
       <c r="F8" s="27" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="G8" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B9" s="43" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="43" t="s">
         <v>95</v>
       </c>
       <c r="D9" s="18">
         <v>1</v>
       </c>
       <c r="E9" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="27" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="G9" s="45" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="B10" s="79" t="s">
+      <c r="B10" s="65" t="s">
         <v>38</v>
       </c>
-      <c r="C10" s="82" t="s">
+      <c r="C10" s="68" t="s">
         <v>93</v>
       </c>
       <c r="D10" s="18">
         <v>1</v>
       </c>
       <c r="E10" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F10" s="18" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="G10" s="57" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="80"/>
-      <c r="C11" s="84"/>
+      <c r="B11" s="66"/>
+      <c r="C11" s="70"/>
       <c r="D11" s="42">
         <v>2</v>
       </c>
       <c r="E11" s="27" t="s">
         <v>8</v>
       </c>
       <c r="F11" s="18" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="G11" s="57" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="82" t="s">
+      <c r="B12" s="68" t="s">
         <v>35</v>
       </c>
-      <c r="C12" s="82" t="s">
+      <c r="C12" s="68" t="s">
         <v>90</v>
       </c>
       <c r="D12" s="18">
         <v>1</v>
       </c>
       <c r="E12" s="18" t="s">
         <v>6</v>
       </c>
       <c r="F12" s="18" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="G12" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="22.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="84"/>
-      <c r="C13" s="84"/>
+      <c r="B13" s="70"/>
+      <c r="C13" s="70"/>
       <c r="D13" s="18">
         <v>2</v>
       </c>
       <c r="E13" s="18" t="s">
         <v>5</v>
       </c>
       <c r="F13" s="18" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="G13" s="18" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="14" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="B14" s="23" t="s">
+    <row r="14" spans="1:7" ht="22.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="64" t="s">
         <v>40</v>
       </c>
-      <c r="C14" s="30" t="s">
-        <v>160</v>
+      <c r="C14" s="68" t="s">
+        <v>194</v>
       </c>
       <c r="D14" s="18">
         <v>1</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>5</v>
       </c>
       <c r="F14" s="27" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="G14" s="18" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="15" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      </c>
+    <row r="15" spans="1:7" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="66"/>
+      <c r="C15" s="70"/>
       <c r="D15" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E15" s="18" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F15" s="27" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="G15" s="18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B16" s="18" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>42</v>
+      </c>
+      <c r="C16" s="31" t="s">
+        <v>88</v>
       </c>
       <c r="D16" s="18">
         <v>1</v>
       </c>
       <c r="E16" s="18" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F16" s="27" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="G16" s="18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="B17" s="41" t="s">
-        <v>37</v>
+      <c r="B17" s="18" t="s">
+        <v>44</v>
       </c>
       <c r="C17" s="30" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D17" s="18">
         <v>1</v>
       </c>
       <c r="E17" s="18" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F17" s="27" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="G17" s="18" t="s">
-        <v>99</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A18" s="4"/>
-[...4 lines deleted...]
-        <v>102</v>
+      <c r="B18" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="30" t="s">
+        <v>92</v>
       </c>
       <c r="D18" s="18">
         <v>1</v>
       </c>
       <c r="E18" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="F18" s="27" t="s">
+        <v>126</v>
+      </c>
+      <c r="G18" s="18" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A19" s="4"/>
+      <c r="B19" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" s="31" t="s">
+        <v>197</v>
+      </c>
+      <c r="D19" s="18">
+        <v>1</v>
+      </c>
+      <c r="E19" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="F18" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="18" t="s">
+      <c r="F19" s="18" t="s">
+        <v>126</v>
+      </c>
+      <c r="G19" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="D19" s="45">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A20" s="4"/>
+      <c r="B20" s="64" t="s">
+        <v>153</v>
+      </c>
+      <c r="C20" s="68" t="s">
+        <v>192</v>
+      </c>
+      <c r="D20" s="45">
         <v>1</v>
-      </c>
-[...14 lines deleted...]
-        <v>2</v>
       </c>
       <c r="E20" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="F20" s="45" t="s">
-        <v>162</v>
+      <c r="F20" s="59" t="s">
+        <v>157</v>
       </c>
       <c r="G20" s="45" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="B21" s="80"/>
-      <c r="C21" s="84"/>
+      <c r="A21" s="4"/>
+      <c r="B21" s="65"/>
+      <c r="C21" s="69"/>
       <c r="D21" s="45">
+        <v>2</v>
+      </c>
+      <c r="E21" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="45" t="s">
+        <v>155</v>
+      </c>
+      <c r="G21" s="45" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A22" s="4"/>
+      <c r="B22" s="65"/>
+      <c r="C22" s="69"/>
+      <c r="D22" s="45">
         <v>3</v>
       </c>
-      <c r="E21" s="45" t="s">
+      <c r="E22" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="F22" s="59" t="s">
+        <v>169</v>
+      </c>
+      <c r="G22" s="45" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="B23" s="65"/>
+      <c r="C23" s="69"/>
+      <c r="D23" s="45">
+        <v>4</v>
+      </c>
+      <c r="E23" s="45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23" s="45" t="s">
+        <v>155</v>
+      </c>
+      <c r="G23" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="B24" s="66"/>
+      <c r="C24" s="70"/>
+      <c r="D24" s="45">
         <v>5</v>
       </c>
-      <c r="F21" s="45" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E24" s="45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24" s="59" t="s">
+        <v>157</v>
+      </c>
+      <c r="G24" s="45" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="D25" s="61"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
-[...1 lines deleted...]
-    <mergeCell ref="C19:C21"/>
+  <mergeCells count="12">
+    <mergeCell ref="B20:B24"/>
+    <mergeCell ref="C20:C24"/>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="B6:B8"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="C12:C13"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>I godina</vt:lpstr>